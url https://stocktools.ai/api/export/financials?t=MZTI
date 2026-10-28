--- v0 (2026-08-17)
+++ v1 (2026-10-28)
@@ -76,767 +76,1509 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-30</t>
+          <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>106364000</v>
+        <v>95808000</v>
       </c>
       <c r="D2">
-        <v>3.84</v>
+        <v>3.51</v>
       </c>
       <c r="E2">
-        <v>147454000</v>
+        <v>122447000</v>
       </c>
       <c r="F2">
-        <v>35343000</v>
+        <v>16347000</v>
       </c>
       <c r="G2">
-        <v>112111000</v>
+        <v>106100000</v>
       </c>
       <c r="H2">
-        <v>622089000</v>
+        <v>682635000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
-        <v>517539000</v>
+        <v>564267000</v>
       </c>
       <c r="K2">
-        <v>132265000</v>
+        <v>191635000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>95808000</v>
+        <v>109249000</v>
       </c>
       <c r="D3">
-        <v>3.51</v>
+        <v>3.99</v>
       </c>
       <c r="E3">
-        <v>122447000</v>
+        <v>131682000</v>
       </c>
       <c r="F3">
-        <v>16347000</v>
+        <v>24147000</v>
       </c>
       <c r="G3">
-        <v>106100000</v>
+        <v>107535000</v>
       </c>
       <c r="H3">
-        <v>682635000</v>
+        <v>619964000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
-        <v>564267000</v>
+        <v>501222000</v>
       </c>
       <c r="K3">
-        <v>191635000</v>
+        <v>123385000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>109249000</v>
+        <v>74986000</v>
       </c>
       <c r="D4">
-        <v>3.99</v>
+        <v>2.74</v>
       </c>
       <c r="E4">
-        <v>131682000</v>
+        <v>129091000</v>
       </c>
       <c r="F4">
-        <v>24147000</v>
+        <v>15961000</v>
       </c>
       <c r="G4">
-        <v>107535000</v>
+        <v>113130000</v>
       </c>
       <c r="H4">
-        <v>619964000</v>
+        <v>627301000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
-        <v>501222000</v>
+        <v>528597000</v>
       </c>
       <c r="K4">
-        <v>123385000</v>
+        <v>211539000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-30</t>
+          <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>74986000</v>
+        <v>101686000</v>
       </c>
       <c r="D5">
-        <v>2.74</v>
+        <v>3.72</v>
       </c>
       <c r="E5">
-        <v>129091000</v>
+        <v>132772000</v>
       </c>
       <c r="F5">
-        <v>15961000</v>
+        <v>18298000</v>
       </c>
       <c r="G5">
-        <v>113130000</v>
+        <v>114474000</v>
       </c>
       <c r="H5">
-        <v>627301000</v>
+        <v>702156000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
-        <v>528597000</v>
+        <v>580918000</v>
       </c>
       <c r="K5">
-        <v>211539000</v>
+        <v>182202000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-30</t>
+          <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>101686000</v>
+        <v>121764000</v>
       </c>
       <c r="D6">
-        <v>3.72</v>
+        <v>4.44</v>
       </c>
       <c r="E6">
-        <v>132772000</v>
+        <v>145903000</v>
       </c>
       <c r="F6">
-        <v>18298000</v>
+        <v>16671000</v>
       </c>
       <c r="G6">
-        <v>114474000</v>
+        <v>129232000</v>
       </c>
       <c r="H6">
-        <v>702156000</v>
+        <v>634732000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
-        <v>580918000</v>
+        <v>513598000</v>
       </c>
       <c r="K6">
-        <v>182202000</v>
+        <v>118080000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-30</t>
-[...2 lines deleted...]
-      <c r="B7"/>
+          <t xml:space="preserve">2017-06-30</t>
+        </is>
+      </c>
+      <c r="B7">
+        <v>1201842000</v>
+      </c>
       <c r="C7">
-        <v>121764000</v>
+        <v>115314000</v>
       </c>
       <c r="D7">
-        <v>4.44</v>
+        <v>4.2</v>
       </c>
       <c r="E7">
-        <v>145903000</v>
+        <v>146385000</v>
       </c>
       <c r="F7">
-        <v>16671000</v>
+        <v>27005000</v>
       </c>
       <c r="G7">
-        <v>129232000</v>
+        <v>119380000</v>
       </c>
       <c r="H7">
-        <v>634732000</v>
+        <v>716405000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
-        <v>513598000</v>
+        <v>575977000</v>
       </c>
       <c r="K7">
-        <v>118080000</v>
+        <v>143104000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-30</t>
+          <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
-        <v>1201842000</v>
+        <v>1222925000</v>
       </c>
       <c r="C8">
-        <v>115314000</v>
+        <v>135314000</v>
       </c>
       <c r="D8">
-        <v>4.2</v>
+        <v>4.92</v>
       </c>
       <c r="E8">
-        <v>146385000</v>
+        <v>160714000</v>
       </c>
       <c r="F8">
-        <v>27005000</v>
+        <v>31025000</v>
       </c>
       <c r="G8">
-        <v>119380000</v>
+        <v>129689000</v>
       </c>
       <c r="H8">
-        <v>716405000</v>
+        <v>804491000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
-        <v>575977000</v>
+        <v>652282000</v>
       </c>
       <c r="K8">
-        <v>143104000</v>
+        <v>205752000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>1222925000</v>
+        <v>1307787000</v>
       </c>
       <c r="C9">
-        <v>135314000</v>
+        <v>150549000</v>
       </c>
       <c r="D9">
-        <v>4.92</v>
+        <v>5.46</v>
       </c>
       <c r="E9">
-        <v>160714000</v>
+        <v>197598000</v>
       </c>
       <c r="F9">
-        <v>31025000</v>
+        <v>70880000</v>
       </c>
       <c r="G9">
-        <v>129689000</v>
+        <v>126718000</v>
       </c>
       <c r="H9">
-        <v>804491000</v>
+        <v>905399000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
-        <v>652282000</v>
+        <v>726873000</v>
       </c>
       <c r="K9">
-        <v>205752000</v>
+        <v>196288000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
-        <v>1307787000</v>
+        <v>1334388000</v>
       </c>
       <c r="C10">
-        <v>150549000</v>
+        <v>136983000</v>
       </c>
       <c r="D10">
-        <v>5.46</v>
+        <v>4.97</v>
       </c>
       <c r="E10">
-        <v>197598000</v>
+        <v>170769000</v>
       </c>
       <c r="F10">
-        <v>70880000</v>
+        <v>82642000</v>
       </c>
       <c r="G10">
-        <v>126718000</v>
+        <v>88127000</v>
       </c>
       <c r="H10">
-        <v>905399000</v>
+        <v>993353000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
-        <v>726873000</v>
+        <v>783300000</v>
       </c>
       <c r="K10">
-        <v>196288000</v>
+        <v>198273000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-30</t>
+          <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
-        <v>1334388000</v>
+        <v>1467067000</v>
       </c>
       <c r="C11">
-        <v>136983000</v>
+        <v>142332000</v>
       </c>
       <c r="D11">
-        <v>4.97</v>
+        <v>5.16</v>
       </c>
       <c r="E11">
-        <v>170769000</v>
+        <v>174189000</v>
       </c>
       <c r="F11">
-        <v>82642000</v>
+        <v>87865000</v>
       </c>
       <c r="G11">
-        <v>88127000</v>
+        <v>86324000</v>
       </c>
       <c r="H11">
-        <v>993353000</v>
+        <v>1101285000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
-        <v>783300000</v>
+        <v>843147000</v>
       </c>
       <c r="K11">
-        <v>198273000</v>
+        <v>188055000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-30</t>
+          <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
-        <v>1467067000</v>
+        <v>1676390000</v>
       </c>
       <c r="C12">
-        <v>142332000</v>
+        <v>89600000</v>
       </c>
       <c r="D12">
-        <v>5.16</v>
+        <v>3.25</v>
       </c>
       <c r="E12">
-        <v>174189000</v>
+        <v>101813000</v>
       </c>
       <c r="F12">
-        <v>87865000</v>
+        <v>131972000</v>
       </c>
       <c r="G12">
-        <v>86324000</v>
+        <v>-30159000</v>
       </c>
       <c r="H12">
-        <v>1101285000</v>
+        <v>1090374000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
-        <v>843147000</v>
+        <v>844687000</v>
       </c>
       <c r="K12">
-        <v>188055000</v>
+        <v>60283000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-30</t>
+          <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
-        <v>1676390000</v>
+        <v>1822527000</v>
       </c>
       <c r="C13">
-        <v>89586000</v>
+        <v>111300000</v>
       </c>
       <c r="D13">
-        <v>3.25</v>
+        <v>4.04</v>
       </c>
       <c r="E13">
-        <v>101813000</v>
+        <v>225901000</v>
       </c>
       <c r="F13">
-        <v>131972000</v>
+        <v>90181000</v>
       </c>
       <c r="G13">
-        <v>-30159000</v>
+        <v>135720000</v>
       </c>
       <c r="H13">
-        <v>1090374000</v>
+        <v>1112994000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
-        <v>844687000</v>
+        <v>862267000</v>
       </c>
       <c r="K13">
-        <v>60283000</v>
+        <v>88473000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-30</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>1822527000</v>
+        <v>1871759000</v>
       </c>
       <c r="C14">
-        <v>111286000</v>
+        <v>158600000</v>
       </c>
       <c r="D14">
-        <v>4.04</v>
+        <v>5.76</v>
       </c>
       <c r="E14">
-        <v>225901000</v>
+        <v>251553000</v>
       </c>
       <c r="F14">
-        <v>90181000</v>
+        <v>67576000</v>
       </c>
       <c r="G14">
-        <v>135720000</v>
+        <v>183977000</v>
       </c>
       <c r="H14">
-        <v>1112994000</v>
+        <v>1206931000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
-        <v>862267000</v>
+        <v>925772000</v>
       </c>
       <c r="K14">
-        <v>88473000</v>
+        <v>163443000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
-        <v>1871759000</v>
+        <v>1909122000</v>
       </c>
       <c r="C15">
-        <v>158613000</v>
+        <v>167300000</v>
       </c>
       <c r="D15">
-        <v>5.76</v>
+        <v>6.07</v>
       </c>
       <c r="E15">
-        <v>251553000</v>
+        <v>261496000</v>
       </c>
       <c r="F15">
-        <v>67576000</v>
+        <v>58000000</v>
       </c>
       <c r="G15">
-        <v>183977000</v>
+        <v>203496000</v>
       </c>
       <c r="H15">
-        <v>1206931000</v>
+        <v>1274724000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
-        <v>925772000</v>
+        <v>998495000</v>
       </c>
       <c r="K15">
-        <v>163443000</v>
+        <v>161476000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15"/>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-30</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
-        <v>1909122000</v>
+        <v>1929823000</v>
       </c>
       <c r="C16">
-        <v>167347000</v>
+        <v>191600000</v>
       </c>
       <c r="D16">
-        <v>6.07</v>
+        <v>6.98</v>
       </c>
       <c r="E16">
-        <v>261496000</v>
+        <v>283816000</v>
       </c>
       <c r="F16">
-        <v>58000000</v>
+        <v>77679000</v>
       </c>
       <c r="G16">
-        <v>203496000</v>
+        <v>206137000</v>
       </c>
       <c r="H16">
-        <v>1274724000</v>
+        <v>1605020000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
-        <v>998495000</v>
+        <v>1053150000</v>
       </c>
       <c r="K16">
-        <v>161476000</v>
+        <v>25096000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Marzetti Company</t>
+          <t xml:space="preserve">THE MARZETTI COMPANY</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T20:06:13.256Z</t>
+          <t xml:space="preserve">2026-10-28T00:39:47.053Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000057515</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16"/>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>