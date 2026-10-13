--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -114,239 +114,239 @@
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>42342000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>412568000</v>
       </c>
       <c r="I2">
         <v>196830000</v>
       </c>
       <c r="J2">
         <v>215738000</v>
       </c>
       <c r="K2">
         <v>34013000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>34262000</v>
       </c>
       <c r="D3">
         <v>1.6</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>37249000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>466348000</v>
       </c>
       <c r="I3">
         <v>211658000</v>
       </c>
       <c r="J3">
         <v>254690000</v>
       </c>
       <c r="K3">
         <v>19825000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>34759000</v>
       </c>
       <c r="D4">
         <v>1.61</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>42725000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>525422000</v>
       </c>
       <c r="I4">
         <v>229331000</v>
       </c>
       <c r="J4">
         <v>296091000</v>
       </c>
       <c r="K4">
         <v>76454000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>36544000</v>
       </c>
       <c r="D5">
         <v>1.69</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>39045000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>520086000</v>
       </c>
       <c r="I5">
         <v>197533000</v>
       </c>
       <c r="J5">
         <v>322553000</v>
       </c>
       <c r="K5">
         <v>77636000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>27302000</v>
       </c>
       <c r="D6">
         <v>1.3</v>
       </c>
       <c r="E6">
         <v>43000000</v>
       </c>
       <c r="F6">
         <v>46599000</v>
       </c>
       <c r="G6">
         <v>-3599000</v>
       </c>
       <c r="H6">
         <v>524925000</v>
       </c>
       <c r="I6">
         <v>195045000</v>
       </c>
       <c r="J6">
         <v>329880000</v>
       </c>
       <c r="K6">
         <v>39797000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1142487000</v>
       </c>
       <c r="C7">
         <v>21431000</v>
       </c>
       <c r="D7">
         <v>1.23</v>
       </c>
       <c r="E7">
         <v>54490000</v>
@@ -354,51 +354,51 @@
       <c r="F7">
         <v>25371000</v>
       </c>
       <c r="G7">
         <v>29119000</v>
       </c>
       <c r="H7">
         <v>573495000</v>
       </c>
       <c r="I7">
         <v>310321000</v>
       </c>
       <c r="J7">
         <v>263174000</v>
       </c>
       <c r="K7">
         <v>23846000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1403317000</v>
       </c>
       <c r="C8">
         <v>21154000</v>
       </c>
       <c r="D8">
         <v>1.28</v>
       </c>
       <c r="E8">
         <v>-9198000</v>
@@ -406,51 +406,51 @@
       <c r="F8">
         <v>30843000</v>
       </c>
       <c r="G8">
         <v>-40041000</v>
       </c>
       <c r="H8">
         <v>603788000</v>
       </c>
       <c r="I8">
         <v>316749000</v>
       </c>
       <c r="J8">
         <v>287039000</v>
       </c>
       <c r="K8">
         <v>5343000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1531169000</v>
       </c>
       <c r="C9">
         <v>31087000</v>
       </c>
       <c r="D9">
         <v>1.87</v>
       </c>
       <c r="E9">
         <v>84789000</v>
@@ -458,51 +458,51 @@
       <c r="F9">
         <v>50704000</v>
       </c>
       <c r="G9">
         <v>34085000</v>
       </c>
       <c r="H9">
         <v>748755000</v>
       </c>
       <c r="I9">
         <v>424291000</v>
       </c>
       <c r="J9">
         <v>322984000</v>
       </c>
       <c r="K9">
         <v>7507000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>2071159000</v>
       </c>
       <c r="C10">
         <v>37690000</v>
       </c>
       <c r="D10">
         <v>2.26</v>
       </c>
       <c r="E10">
         <v>64899000</v>
@@ -510,51 +510,51 @@
       <c r="F10">
         <v>57828000</v>
       </c>
       <c r="G10">
         <v>7071000</v>
       </c>
       <c r="H10">
         <v>1007871000</v>
       </c>
       <c r="I10">
         <v>643396000</v>
       </c>
       <c r="J10">
         <v>364471000</v>
       </c>
       <c r="K10">
         <v>12397000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2247392000</v>
       </c>
       <c r="C11">
         <v>58759000</v>
       </c>
       <c r="D11">
         <v>3.48</v>
       </c>
       <c r="E11">
         <v>175167000</v>
@@ -562,51 +562,51 @@
       <c r="F11">
         <v>44355000</v>
       </c>
       <c r="G11">
         <v>130812000</v>
       </c>
       <c r="H11">
         <v>995859000</v>
       </c>
       <c r="I11">
         <v>566567000</v>
       </c>
       <c r="J11">
         <v>429288000</v>
       </c>
       <c r="K11">
         <v>22668000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2498289000</v>
       </c>
       <c r="C12">
         <v>85010000</v>
       </c>
       <c r="D12">
         <v>4.95</v>
       </c>
       <c r="E12">
         <v>137228000</v>
@@ -614,51 +614,51 @@
       <c r="F12">
         <v>52361000</v>
       </c>
       <c r="G12">
         <v>84867000</v>
       </c>
       <c r="H12">
         <v>1121092000</v>
       </c>
       <c r="I12">
         <v>601990000</v>
       </c>
       <c r="J12">
         <v>519102000</v>
       </c>
       <c r="K12">
         <v>82092000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>3008542000</v>
       </c>
       <c r="C13">
         <v>83381000</v>
       </c>
       <c r="D13">
         <v>4.91</v>
       </c>
       <c r="E13">
         <v>167484000</v>
@@ -666,51 +666,51 @@
       <c r="F13">
         <v>77056000</v>
       </c>
       <c r="G13">
         <v>90428000</v>
       </c>
       <c r="H13">
         <v>1398858000</v>
       </c>
       <c r="I13">
         <v>838658000</v>
       </c>
       <c r="J13">
         <v>560200000</v>
       </c>
       <c r="K13">
         <v>51040000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>3643905000</v>
       </c>
       <c r="C14">
         <v>90990000</v>
       </c>
       <c r="D14">
         <v>5.4</v>
       </c>
       <c r="E14">
         <v>71016000</v>
@@ -718,51 +718,51 @@
       <c r="F14">
         <v>84736000</v>
       </c>
       <c r="G14">
         <v>-13720000</v>
       </c>
       <c r="H14">
         <v>1578746000</v>
       </c>
       <c r="I14">
         <v>927544000</v>
       </c>
       <c r="J14">
         <v>651202000</v>
       </c>
       <c r="K14">
         <v>24899000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>3362290000</v>
       </c>
       <c r="C15">
         <v>30263000</v>
       </c>
       <c r="D15">
         <v>1.83</v>
       </c>
       <c r="E15">
         <v>87115000</v>
@@ -770,51 +770,51 @@
       <c r="F15">
         <v>75938000</v>
       </c>
       <c r="G15">
         <v>11177000</v>
       </c>
       <c r="H15">
         <v>1488804000</v>
       </c>
       <c r="I15">
         <v>888444000</v>
       </c>
       <c r="J15">
         <v>600360000</v>
       </c>
       <c r="K15">
         <v>3464000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>3657889000</v>
       </c>
       <c r="C16">
         <v>118416000</v>
       </c>
       <c r="D16">
         <v>7.53</v>
       </c>
       <c r="E16">
         <v>326567000</v>
@@ -822,37 +822,37 @@
       <c r="F16">
         <v>94372000</v>
       </c>
       <c r="G16">
         <v>232195000</v>
       </c>
       <c r="H16">
         <v>1644079000</v>
       </c>
       <c r="I16">
         <v>983656000</v>
       </c>
       <c r="J16">
         <v>660423000</v>
       </c>
       <c r="K16">
         <v>150156000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">MYR GROUP INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T19:20:30.579Z</t>
+          <t xml:space="preserve">2026-10-13T03:13:57.990Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000700923</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>