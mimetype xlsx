--- v0 (2026-08-16)
+++ v1 (2026-10-29)
@@ -76,763 +76,1563 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>4278682000</v>
       </c>
       <c r="C2">
         <v>872702000</v>
       </c>
       <c r="D2">
         <v>4.49</v>
       </c>
       <c r="E2">
         <v>1688884000</v>
       </c>
       <c r="F2">
         <v>2433088000</v>
       </c>
       <c r="G2">
         <v>-744204000</v>
       </c>
       <c r="H2">
         <v>14138100000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>8778397000</v>
       </c>
       <c r="K2">
         <v>513873000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4619602000</v>
       </c>
       <c r="C3">
         <v>970876000</v>
       </c>
       <c r="D3">
         <v>4.99</v>
       </c>
       <c r="E3">
         <v>2911380000</v>
       </c>
       <c r="F3">
         <v>3541724000</v>
       </c>
       <c r="G3">
         <v>-630344000</v>
       </c>
       <c r="H3">
         <v>17522643000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>8942035000</v>
       </c>
       <c r="K3">
         <v>947316000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5390089000</v>
       </c>
       <c r="C4">
         <v>1123473000</v>
       </c>
       <c r="D4">
         <v>5.94</v>
       </c>
       <c r="E4">
         <v>3210695000</v>
       </c>
       <c r="F4">
         <v>3590344000</v>
       </c>
       <c r="G4">
         <v>-379649000</v>
       </c>
       <c r="H4">
         <v>17509484000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>8595730000</v>
       </c>
       <c r="K4">
         <v>750155000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>5476084000</v>
       </c>
       <c r="C5">
         <v>905611000</v>
       </c>
       <c r="D5">
         <v>5.03</v>
       </c>
       <c r="E5">
         <v>3048639000</v>
       </c>
       <c r="F5">
         <v>3679464000</v>
       </c>
       <c r="G5">
         <v>-630825000</v>
       </c>
       <c r="H5">
         <v>16723738000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>8573434000</v>
       </c>
       <c r="K5">
         <v>1193308000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>2941271000</v>
       </c>
       <c r="C6">
         <v>-2270833000</v>
       </c>
       <c r="D6">
         <v>-13.03</v>
       </c>
       <c r="E6">
         <v>1183369000</v>
       </c>
       <c r="F6">
         <v>2549736000</v>
       </c>
       <c r="G6">
         <v>-1366367000</v>
       </c>
       <c r="H6">
         <v>11493812000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>5306728000</v>
       </c>
       <c r="K6">
         <v>283183000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1811238000</v>
       </c>
       <c r="C7">
         <v>-275970000</v>
       </c>
       <c r="D7">
         <v>-1.6</v>
       </c>
       <c r="E7">
         <v>600795000</v>
       </c>
       <c r="F7">
         <v>926948000</v>
       </c>
       <c r="G7">
         <v>-326153000</v>
       </c>
       <c r="H7">
         <v>10295860000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>4916679000</v>
       </c>
       <c r="K7">
         <v>872797000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1443988000</v>
       </c>
       <c r="C8">
         <v>-311789000</v>
       </c>
       <c r="D8">
         <v>-1.81</v>
       </c>
       <c r="E8">
         <v>1129675000</v>
       </c>
       <c r="F8">
         <v>910030000</v>
       </c>
       <c r="G8">
         <v>219645000</v>
       </c>
       <c r="H8">
         <v>9860900000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>4620191000</v>
       </c>
       <c r="K8">
         <v>964988000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1791401000</v>
       </c>
       <c r="C9">
         <v>411094000</v>
       </c>
       <c r="D9">
         <v>2.36</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>1011292000</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>11052600000</v>
       </c>
       <c r="I9">
         <v>5854945000</v>
       </c>
       <c r="J9">
         <v>4829299000</v>
       </c>
       <c r="K9">
         <v>359923000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>2829053000</v>
       </c>
       <c r="C10">
         <v>1149732000</v>
       </c>
       <c r="D10">
         <v>6.98</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1344271000</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>11718500000</v>
       </c>
       <c r="I10">
         <v>5913893000</v>
       </c>
       <c r="J10">
         <v>5467460000</v>
       </c>
       <c r="K10">
         <v>306760000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1967341000</v>
       </c>
       <c r="C11">
         <v>-1148777000</v>
       </c>
       <c r="D11">
         <v>-7.48</v>
       </c>
       <c r="E11">
         <v>802708000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>10620900000</v>
       </c>
       <c r="I11">
         <v>6226705000</v>
       </c>
       <c r="J11">
         <v>4214337000</v>
       </c>
       <c r="K11">
         <v>310606000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2299281000</v>
       </c>
       <c r="C12">
         <v>-73664000</v>
       </c>
       <c r="D12">
         <v>-0.48</v>
       </c>
       <c r="E12">
         <v>1422163000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>10304900000</v>
       </c>
       <c r="I12">
         <v>5984144000</v>
       </c>
       <c r="J12">
         <v>4157311000</v>
       </c>
       <c r="K12">
         <v>521184000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>3932662000</v>
       </c>
       <c r="C13">
         <v>965047000</v>
       </c>
       <c r="D13">
         <v>6.13</v>
       </c>
       <c r="E13">
         <v>2180244000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>10309000000</v>
       </c>
       <c r="I13">
         <v>5160059000</v>
       </c>
       <c r="J13">
         <v>4994774000</v>
       </c>
       <c r="K13">
         <v>491963000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>3460147000</v>
       </c>
       <c r="C14">
         <v>661559000</v>
       </c>
       <c r="D14">
         <v>4.22</v>
       </c>
       <c r="E14">
         <v>1748755000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>9766700000</v>
       </c>
       <c r="I14">
         <v>4217044000</v>
       </c>
       <c r="J14">
         <v>5362794000</v>
       </c>
       <c r="K14">
         <v>317074000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>3028474000</v>
       </c>
       <c r="C15">
         <v>407171000</v>
       </c>
       <c r="D15">
         <v>2.7</v>
       </c>
       <c r="E15">
         <v>1728990000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>9667479000</v>
       </c>
       <c r="I15">
         <v>4325636000</v>
       </c>
       <c r="J15">
         <v>5194250000</v>
       </c>
       <c r="K15">
         <v>423569000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>2718823000</v>
       </c>
       <c r="C16">
         <v>104234000</v>
       </c>
       <c r="D16">
         <v>0.72</v>
       </c>
       <c r="E16">
         <v>1247808000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>9832626000</v>
       </c>
       <c r="I16">
         <v>4595929000</v>
       </c>
       <c r="J16">
         <v>5118380000</v>
       </c>
       <c r="K16">
         <v>377196000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">MURPHY OIL CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:26:46.569Z</t>
+          <t xml:space="preserve">2026-10-29T05:10:43.321Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000717423</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivitiesContinuingOperations</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>