--- v0 (2026-08-15)
+++ v1 (2026-10-26)
@@ -76,797 +76,1595 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-30</t>
+          <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2">
-        <v>628514000</v>
+        <v>739046000</v>
       </c>
       <c r="C2">
-        <v>18982000</v>
+        <v>17188000</v>
       </c>
       <c r="D2">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="E2">
-        <v>22749000</v>
+        <v>2941000</v>
       </c>
       <c r="F2">
-        <v>10416000</v>
+        <v>13534000</v>
       </c>
       <c r="G2">
-        <v>12333000</v>
+        <v>-10593000</v>
       </c>
       <c r="H2">
-        <v>306436000</v>
+        <v>323135000</v>
       </c>
       <c r="I2">
-        <v>106765000</v>
+        <v>112038000</v>
       </c>
       <c r="J2">
-        <v>199671000</v>
+        <v>211097000</v>
       </c>
       <c r="K2">
-        <v>59357000</v>
+        <v>63750000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3">
-        <v>739046000</v>
+        <v>892574000</v>
       </c>
       <c r="C3">
-        <v>17188000</v>
+        <v>24008000</v>
       </c>
       <c r="D3">
-        <v>0.65</v>
+        <v>0.91</v>
       </c>
       <c r="E3">
-        <v>2941000</v>
+        <v>57084000</v>
       </c>
       <c r="F3">
-        <v>13534000</v>
+        <v>23231000</v>
       </c>
       <c r="G3">
-        <v>-10593000</v>
+        <v>33853000</v>
       </c>
       <c r="H3">
-        <v>323135000</v>
+        <v>409978000</v>
       </c>
       <c r="I3">
-        <v>112038000</v>
+        <v>171816000</v>
       </c>
       <c r="J3">
-        <v>211097000</v>
+        <v>238162000</v>
       </c>
       <c r="K3">
         <v>63750000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4">
-        <v>892574000</v>
+        <v>1263089000</v>
       </c>
       <c r="C4">
-        <v>24008000</v>
+        <v>35810000</v>
       </c>
       <c r="D4">
-        <v>0.91</v>
+        <v>1.33</v>
       </c>
       <c r="E4">
-        <v>57084000</v>
+        <v>76988000</v>
       </c>
       <c r="F4">
-        <v>23231000</v>
+        <v>23589000</v>
       </c>
       <c r="G4">
-        <v>33853000</v>
+        <v>53399000</v>
       </c>
       <c r="H4">
-        <v>409978000</v>
+        <v>568932000</v>
       </c>
       <c r="I4">
-        <v>171816000</v>
+        <v>286649000</v>
       </c>
       <c r="J4">
-        <v>238162000</v>
+        <v>280516000</v>
       </c>
       <c r="K4">
-        <v>63750000</v>
+        <v>77115000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-30</t>
+          <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5">
-        <v>1263089000</v>
+        <v>1343135000</v>
       </c>
       <c r="C5">
-        <v>35810000</v>
+        <v>17157000</v>
       </c>
       <c r="D5">
-        <v>1.33</v>
+        <v>0.63</v>
       </c>
       <c r="E5">
-        <v>76988000</v>
+        <v>26240000</v>
       </c>
       <c r="F5">
-        <v>23589000</v>
+        <v>15773000</v>
       </c>
       <c r="G5">
-        <v>53399000</v>
+        <v>10467000</v>
       </c>
       <c r="H5">
-        <v>568932000</v>
+        <v>561689000</v>
       </c>
       <c r="I5">
-        <v>286649000</v>
+        <v>277135000</v>
       </c>
       <c r="J5">
-        <v>280516000</v>
+        <v>293296000</v>
       </c>
       <c r="K5">
-        <v>77115000</v>
+        <v>79239000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-30</t>
+          <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6">
-        <v>1343135000</v>
+        <v>1311917000</v>
       </c>
       <c r="C6">
-        <v>17157000</v>
+        <v>28863000</v>
       </c>
       <c r="D6">
-        <v>0.63</v>
+        <v>1.07</v>
       </c>
       <c r="E6">
-        <v>26240000</v>
+        <v>33587000</v>
       </c>
       <c r="F6">
-        <v>15773000</v>
+        <v>13939000</v>
       </c>
       <c r="G6">
-        <v>10467000</v>
+        <v>19648000</v>
       </c>
       <c r="H6">
-        <v>561689000</v>
+        <v>564967000</v>
       </c>
       <c r="I6">
-        <v>277135000</v>
+        <v>249401000</v>
       </c>
       <c r="J6">
-        <v>293296000</v>
+        <v>316742000</v>
       </c>
       <c r="K6">
-        <v>79239000</v>
+        <v>71656000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-30</t>
+          <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
-        <v>1311917000</v>
+        <v>1197509000</v>
       </c>
       <c r="C7">
-        <v>28863000</v>
+        <v>-183000</v>
       </c>
       <c r="D7">
-        <v>1.07</v>
+        <v>-0.01</v>
       </c>
       <c r="E7">
-        <v>33587000</v>
+        <v>-18746000</v>
       </c>
       <c r="F7">
-        <v>13939000</v>
+        <v>11908000</v>
       </c>
       <c r="G7">
-        <v>19648000</v>
+        <v>-30654000</v>
       </c>
       <c r="H7">
-        <v>564967000</v>
+        <v>586030000</v>
       </c>
       <c r="I7">
-        <v>249401000</v>
+        <v>264221000</v>
       </c>
       <c r="J7">
-        <v>316742000</v>
+        <v>321809000</v>
       </c>
       <c r="K7">
-        <v>71656000</v>
+        <v>43805000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-30</t>
+          <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
-        <v>1197509000</v>
+        <v>1091553000</v>
       </c>
       <c r="C8">
-        <v>-183000</v>
+        <v>-11480000</v>
       </c>
       <c r="D8">
-        <v>-0.01</v>
+        <v>-0.43</v>
       </c>
       <c r="E8">
-        <v>-18746000</v>
+        <v>74671000</v>
       </c>
       <c r="F8">
-        <v>11908000</v>
+        <v>8711000</v>
       </c>
       <c r="G8">
-        <v>-30654000</v>
+        <v>65960000</v>
       </c>
       <c r="H8">
-        <v>586030000</v>
+        <v>558033000</v>
       </c>
       <c r="I8">
-        <v>264221000</v>
+        <v>239190000</v>
       </c>
       <c r="J8">
-        <v>321809000</v>
+        <v>318843000</v>
       </c>
       <c r="K8">
-        <v>43805000</v>
+        <v>64057000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>1091553000</v>
+        <v>1416680000</v>
       </c>
       <c r="C9">
-        <v>-11480000</v>
+        <v>27982000</v>
       </c>
       <c r="D9">
-        <v>-0.43</v>
+        <v>1.01</v>
       </c>
       <c r="E9">
-        <v>74671000</v>
+        <v>41394000</v>
       </c>
       <c r="F9">
-        <v>8711000</v>
+        <v>19558000</v>
       </c>
       <c r="G9">
-        <v>65960000</v>
+        <v>21836000</v>
       </c>
       <c r="H9">
-        <v>558033000</v>
+        <v>633394000</v>
       </c>
       <c r="I9">
-        <v>239190000</v>
+        <v>281437000</v>
       </c>
       <c r="J9">
-        <v>318843000</v>
+        <v>351957000</v>
       </c>
       <c r="K9">
-        <v>64057000</v>
+        <v>89715000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
-        <v>1416680000</v>
+        <v>1100938000</v>
       </c>
       <c r="C10">
-        <v>27982000</v>
+        <v>-33074000</v>
       </c>
       <c r="D10">
-        <v>1.01</v>
+        <v>-1.24</v>
       </c>
       <c r="E10">
-        <v>41394000</v>
+        <v>44085000</v>
       </c>
       <c r="F10">
-        <v>19558000</v>
+        <v>18539000</v>
       </c>
       <c r="G10">
-        <v>21836000</v>
+        <v>25546000</v>
       </c>
       <c r="H10">
-        <v>633394000</v>
+        <v>517310000</v>
       </c>
       <c r="I10">
-        <v>281437000</v>
-[...3 lines deleted...]
-      </c>
+        <v>209421000</v>
+      </c>
+      <c r="J10"/>
       <c r="K10">
-        <v>89715000</v>
+        <v>100036000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-30</t>
+          <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
-        <v>1100938000</v>
+        <v>673398000</v>
       </c>
       <c r="C11">
-        <v>-33074000</v>
+        <v>-31224000</v>
       </c>
       <c r="D11">
-        <v>-1.24</v>
+        <v>-1.18</v>
       </c>
       <c r="E11">
-        <v>44085000</v>
+        <v>-2971000</v>
       </c>
       <c r="F11">
-        <v>18539000</v>
+        <v>4354000</v>
       </c>
       <c r="G11">
-        <v>25546000</v>
+        <v>-7325000</v>
       </c>
       <c r="H11">
-        <v>517310000</v>
+        <v>467556000</v>
       </c>
       <c r="I11">
-        <v>209421000</v>
+        <v>182017000</v>
       </c>
       <c r="J11"/>
       <c r="K11">
-        <v>100036000</v>
+        <v>83878000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-30</t>
+          <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
-        <v>673398000</v>
+        <v>707780000</v>
       </c>
       <c r="C12">
-        <v>-31224000</v>
+        <v>-63900000</v>
       </c>
       <c r="D12">
-        <v>-1.18</v>
+        <v>-2.39</v>
       </c>
       <c r="E12">
-        <v>-2971000</v>
+        <v>-54196000</v>
       </c>
       <c r="F12">
-        <v>4354000</v>
+        <v>3345000</v>
       </c>
       <c r="G12">
-        <v>-7325000</v>
+        <v>-57541000</v>
       </c>
       <c r="H12">
-        <v>467556000</v>
+        <v>440793000</v>
       </c>
       <c r="I12">
-        <v>182017000</v>
+        <v>213087000</v>
       </c>
       <c r="J12"/>
       <c r="K12">
-        <v>83878000</v>
+        <v>52371000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-30</t>
+          <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
-        <v>707780000</v>
+        <v>795020000</v>
       </c>
       <c r="C13">
-        <v>-63900000</v>
+        <v>-52361000</v>
       </c>
       <c r="D13">
-        <v>-2.39</v>
+        <v>-1.94</v>
       </c>
       <c r="E13">
-        <v>-54196000</v>
+        <v>10247000</v>
       </c>
       <c r="F13">
-        <v>3345000</v>
+        <v>9009000</v>
       </c>
       <c r="G13">
-        <v>-57541000</v>
+        <v>1238000</v>
       </c>
       <c r="H13">
-        <v>440793000</v>
+        <v>400504000</v>
       </c>
       <c r="I13">
-        <v>213087000</v>
+        <v>219020000</v>
       </c>
       <c r="J13"/>
       <c r="K13">
-        <v>52371000</v>
+        <v>54812000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-30</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>795020000</v>
+        <v>728213000</v>
       </c>
       <c r="C14">
-        <v>-52361000</v>
+        <v>-24976000</v>
       </c>
       <c r="D14">
-        <v>-1.94</v>
+        <v>-0.91</v>
       </c>
       <c r="E14">
-        <v>10247000</v>
+        <v>72571000</v>
       </c>
       <c r="F14">
-        <v>9009000</v>
+        <v>6994000</v>
       </c>
       <c r="G14">
-        <v>1238000</v>
+        <v>65577000</v>
       </c>
       <c r="H14">
-        <v>400504000</v>
+        <v>451351000</v>
       </c>
       <c r="I14">
-        <v>219020000</v>
+        <v>287169000</v>
       </c>
       <c r="J14"/>
       <c r="K14">
-        <v>54812000</v>
+        <v>115615000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
-        <v>728213000</v>
+        <v>769286000</v>
       </c>
       <c r="C15">
-        <v>-24976000</v>
+        <v>-29462000</v>
       </c>
       <c r="D15">
-        <v>-0.91</v>
+        <v>-1.06</v>
       </c>
       <c r="E15">
-        <v>72571000</v>
+        <v>117471000</v>
       </c>
       <c r="F15">
-        <v>6994000</v>
+        <v>7685000</v>
       </c>
       <c r="G15">
-        <v>65577000</v>
+        <v>109786000</v>
       </c>
       <c r="H15">
-        <v>451351000</v>
+        <v>600256000</v>
       </c>
       <c r="I15">
-        <v>287169000</v>
+        <v>457540000</v>
       </c>
       <c r="J15"/>
       <c r="K15">
-        <v>115615000</v>
+        <v>224641000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-30</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
-        <v>769286000</v>
+        <v>873632000</v>
       </c>
       <c r="C16">
-        <v>-29462000</v>
+        <v>-2580000</v>
       </c>
       <c r="D16">
-        <v>-1.06</v>
+        <v>-0.09</v>
       </c>
       <c r="E16">
-        <v>117471000</v>
+        <v>6907000</v>
       </c>
       <c r="F16">
-        <v>7685000</v>
+        <v>5483000</v>
       </c>
       <c r="G16">
-        <v>109786000</v>
+        <v>1424000</v>
       </c>
       <c r="H16">
-        <v>600256000</v>
+        <v>602605000</v>
       </c>
       <c r="I16">
-        <v>457540000</v>
+        <v>460750000</v>
       </c>
       <c r="J16"/>
       <c r="K16">
-        <v>224641000</v>
+        <v>222966000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATRIX SERVICE CO</t>
+          <t xml:space="preserve">Matrix Service Company</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T08:00:31.577Z</t>
+          <t xml:space="preserve">2026-10-26T10:21:05.297Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866273</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>