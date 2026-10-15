--- v0 (2026-08-27)
+++ v1 (2026-10-15)
@@ -116,227 +116,227 @@
       <c r="F2">
         <v>330000</v>
       </c>
       <c r="G2">
         <v>-344000</v>
       </c>
       <c r="H2">
         <v>231153157</v>
       </c>
       <c r="I2">
         <v>22584508</v>
       </c>
       <c r="J2">
         <v>-21431351</v>
       </c>
       <c r="K2">
         <v>1017137</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MSP Recovery, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.771Z</t>
+          <t xml:space="preserve">2026-10-15T14:03:54.939Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001802450</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-33093000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>2249000</v>
       </c>
       <c r="F3">
         <v>481000</v>
       </c>
       <c r="G3">
         <v>1768000</v>
       </c>
       <c r="H3">
         <v>104006000</v>
       </c>
       <c r="I3">
         <v>255414000</v>
       </c>
       <c r="J3">
         <v>-155756000</v>
       </c>
       <c r="K3">
         <v>177386</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MSP Recovery, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.771Z</t>
+          <t xml:space="preserve">2026-10-15T14:03:54.939Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001802450</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-7417000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-80634000</v>
       </c>
       <c r="F4">
         <v>2984000</v>
       </c>
       <c r="G4">
         <v>-83618000</v>
       </c>
       <c r="H4">
         <v>3417945000</v>
       </c>
       <c r="I4">
         <v>1230673000</v>
       </c>
       <c r="J4">
         <v>107879000</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MSP Recovery, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.771Z</t>
+          <t xml:space="preserve">2026-10-15T14:03:54.939Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001802450</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-56348000</v>
       </c>
       <c r="D5">
         <v>-158.02</v>
       </c>
       <c r="E5">
         <v>-40023000</v>
       </c>
       <c r="F5">
         <v>1742000</v>
       </c>
       <c r="G5">
         <v>-41765000</v>
       </c>
       <c r="H5">
         <v>3159995000</v>
       </c>
       <c r="I5">
         <v>1740866000</v>
       </c>
       <c r="J5">
         <v>272390000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MSP Recovery, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.771Z</t>
+          <t xml:space="preserve">2026-10-15T14:03:54.939Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001802450</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-360499000</v>
       </c>
       <c r="D6">
         <v>-359.95</v>
       </c>
       <c r="E6">
         <v>-16121000</v>
       </c>
       <c r="F6">
         <v>525000</v>
       </c>
       <c r="G6">
         <v>-16646000</v>
       </c>
       <c r="H6">
         <v>1919083000</v>
       </c>
       <c r="I6">
         <v>2047492000</v>
       </c>
       <c r="J6">
         <v>100585000</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MSP Recovery, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.771Z</t>
+          <t xml:space="preserve">2026-10-15T14:03:54.939Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001802450</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>