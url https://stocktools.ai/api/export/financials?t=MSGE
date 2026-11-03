--- v0 (2026-08-15)
+++ v1 (2026-11-03)
@@ -76,309 +76,635 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B2">
         <v>57487000</v>
       </c>
       <c r="C2">
         <v>-218614000</v>
       </c>
       <c r="D2">
         <v>-4.22</v>
       </c>
       <c r="E2">
         <v>-148118000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MADISON SQUARE GARDEN ENTERTAINMENT CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T19:47:44.705Z</t>
+          <t xml:space="preserve">2026-11-03T00:11:18.067Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001952073</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B3">
         <v>582080000</v>
       </c>
       <c r="C3">
         <v>-133336000</v>
       </c>
       <c r="D3">
         <v>-2.58</v>
       </c>
       <c r="E3">
         <v>95351000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1526701000</v>
       </c>
       <c r="I3">
         <v>1528290000</v>
       </c>
       <c r="J3">
         <v>-1475000</v>
       </c>
       <c r="K3">
         <v>58102000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MADISON SQUARE GARDEN ENTERTAINMENT CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T19:47:44.705Z</t>
+          <t xml:space="preserve">2026-11-03T00:11:18.067Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001952073</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B4">
         <v>779818000</v>
       </c>
       <c r="C4">
-        <v>76597000</v>
+        <v>76044000</v>
       </c>
       <c r="D4">
         <v>1.47</v>
       </c>
       <c r="E4">
         <v>135694000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>1401157000</v>
       </c>
       <c r="I4">
         <v>1470629000</v>
       </c>
       <c r="J4">
         <v>-69472000</v>
       </c>
       <c r="K4">
         <v>76089000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MADISON SQUARE GARDEN ENTERTAINMENT CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T19:47:44.705Z</t>
+          <t xml:space="preserve">2026-11-03T00:11:18.067Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001952073</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B5">
         <v>959265000</v>
       </c>
       <c r="C5">
         <v>144300000</v>
       </c>
       <c r="D5">
         <v>2.97</v>
       </c>
       <c r="E5">
         <v>111266000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>1552707000</v>
       </c>
       <c r="I5">
         <v>1575872000</v>
       </c>
       <c r="J5">
         <v>-23165000</v>
       </c>
       <c r="K5">
         <v>33255000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MADISON SQUARE GARDEN ENTERTAINMENT CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T19:47:44.705Z</t>
+          <t xml:space="preserve">2026-11-03T00:11:18.067Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001952073</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B6">
         <v>942734000</v>
       </c>
       <c r="C6">
         <v>37431000</v>
       </c>
       <c r="D6">
         <v>0.77</v>
       </c>
       <c r="E6">
         <v>115297000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>1669842000</v>
       </c>
       <c r="I6">
         <v>1683142000</v>
       </c>
       <c r="J6">
         <v>-13300000</v>
       </c>
       <c r="K6">
         <v>43017000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MADISON SQUARE GARDEN ENTERTAINMENT CORP.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T19:47:44.705Z</t>
+          <t xml:space="preserve">2026-11-03T00:11:18.067Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001952073</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>1060784000</v>
       </c>
       <c r="C7">
         <v>66186000</v>
       </c>
       <c r="D7">
         <v>1.38</v>
       </c>
       <c r="E7">
         <v>351435000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>1935250000</v>
       </c>
       <c r="I7">
         <v>1889469000</v>
       </c>
       <c r="J7">
         <v>45781000</v>
       </c>
       <c r="K7">
         <v>293599000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MADISON SQUARE GARDEN ENTERTAINMENT CORP.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T19:47:44.705Z</t>
+          <t xml:space="preserve">2026-11-03T00:11:18.067Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001952073</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>