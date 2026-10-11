--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -118,193 +118,193 @@
       <c r="F2">
         <v>2305000000</v>
       </c>
       <c r="G2">
         <v>29321000000</v>
       </c>
       <c r="H2">
         <v>121271000000</v>
       </c>
       <c r="I2">
         <v>54908000000</v>
       </c>
       <c r="J2">
         <v>66363000000</v>
       </c>
       <c r="K2">
         <v>6938000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>21863000000</v>
       </c>
       <c r="D3">
         <v>2.58</v>
       </c>
       <c r="E3">
         <v>28833000000</v>
       </c>
       <c r="F3">
         <v>4257000000</v>
       </c>
       <c r="G3">
         <v>24576000000</v>
       </c>
       <c r="H3">
         <v>142431000000</v>
       </c>
       <c r="I3">
         <v>63487000000</v>
       </c>
       <c r="J3">
         <v>78944000000</v>
       </c>
       <c r="K3">
         <v>3804000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>22074000000</v>
       </c>
       <c r="D4">
         <v>2.63</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>5485000000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>172384000000</v>
       </c>
       <c r="I4">
         <v>82600000000</v>
       </c>
       <c r="J4">
         <v>89784000000</v>
       </c>
       <c r="K4">
         <v>8669000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>12193000000</v>
       </c>
       <c r="D5">
         <v>1.48</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>5944000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>174472000000</v>
       </c>
       <c r="I5">
         <v>94389000000</v>
       </c>
       <c r="J5">
         <v>80083000000</v>
       </c>
       <c r="K5">
         <v>5595000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6">
         <v>91154000000</v>
       </c>
       <c r="C6">
         <v>20539000000</v>
       </c>
       <c r="D6">
         <v>2.56</v>
       </c>
       <c r="E6">
         <v>33325000000</v>
@@ -312,51 +312,51 @@
       <c r="F6">
         <v>8343000000</v>
       </c>
       <c r="G6">
         <v>24982000000</v>
       </c>
       <c r="H6">
         <v>193468000000</v>
       </c>
       <c r="I6">
         <v>121471000000</v>
       </c>
       <c r="J6">
         <v>83090000000</v>
       </c>
       <c r="K6">
         <v>6510000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>96571000000</v>
       </c>
       <c r="C7">
         <v>25489000000</v>
       </c>
       <c r="D7">
         <v>3.25</v>
       </c>
       <c r="E7">
         <v>39507000000</v>
@@ -364,51 +364,51 @@
       <c r="F7">
         <v>8129000000</v>
       </c>
       <c r="G7">
         <v>31378000000</v>
       </c>
       <c r="H7">
         <v>250312000000</v>
       </c>
       <c r="I7">
         <v>162601000000</v>
       </c>
       <c r="J7">
         <v>87711000000</v>
       </c>
       <c r="K7">
         <v>7663000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
         <v>110360000000</v>
       </c>
       <c r="C8">
         <v>16571000000</v>
       </c>
       <c r="D8">
         <v>2.13</v>
       </c>
       <c r="E8">
         <v>43884000000</v>
@@ -416,51 +416,51 @@
       <c r="F8">
         <v>11632000000</v>
       </c>
       <c r="G8">
         <v>32252000000</v>
       </c>
       <c r="H8">
         <v>258848000000</v>
       </c>
       <c r="I8">
         <v>176130000000</v>
       </c>
       <c r="J8">
         <v>82718000000</v>
       </c>
       <c r="K8">
         <v>11946000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
         <v>125843000000</v>
       </c>
       <c r="C9">
         <v>39240000000</v>
       </c>
       <c r="D9">
         <v>5.06</v>
       </c>
       <c r="E9">
         <v>52185000000</v>
@@ -468,51 +468,51 @@
       <c r="F9">
         <v>13925000000</v>
       </c>
       <c r="G9">
         <v>38260000000</v>
       </c>
       <c r="H9">
         <v>286556000000</v>
       </c>
       <c r="I9">
         <v>184226000000</v>
       </c>
       <c r="J9">
         <v>102330000000</v>
       </c>
       <c r="K9">
         <v>11356000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
         <v>143015000000</v>
       </c>
       <c r="C10">
         <v>44281000000</v>
       </c>
       <c r="D10">
         <v>5.76</v>
       </c>
       <c r="E10">
         <v>60675000000</v>
@@ -520,51 +520,51 @@
       <c r="F10">
         <v>15441000000</v>
       </c>
       <c r="G10">
         <v>45234000000</v>
       </c>
       <c r="H10">
         <v>301311000000</v>
       </c>
       <c r="I10">
         <v>183007000000</v>
       </c>
       <c r="J10">
         <v>118304000000</v>
       </c>
       <c r="K10">
         <v>13576000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
         <v>168088000000</v>
       </c>
       <c r="C11">
         <v>61271000000</v>
       </c>
       <c r="D11">
         <v>8.05</v>
       </c>
       <c r="E11">
         <v>76740000000</v>
@@ -572,51 +572,51 @@
       <c r="F11">
         <v>20622000000</v>
       </c>
       <c r="G11">
         <v>56118000000</v>
       </c>
       <c r="H11">
         <v>333779000000</v>
       </c>
       <c r="I11">
         <v>191791000000</v>
       </c>
       <c r="J11">
         <v>141988000000</v>
       </c>
       <c r="K11">
         <v>14224000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
         <v>198270000000</v>
       </c>
       <c r="C12">
         <v>72738000000</v>
       </c>
       <c r="D12">
         <v>9.65</v>
       </c>
       <c r="E12">
         <v>89035000000</v>
@@ -624,51 +624,51 @@
       <c r="F12">
         <v>23886000000</v>
       </c>
       <c r="G12">
         <v>65149000000</v>
       </c>
       <c r="H12">
         <v>364840000000</v>
       </c>
       <c r="I12">
         <v>198298000000</v>
       </c>
       <c r="J12">
         <v>166542000000</v>
       </c>
       <c r="K12">
         <v>13931000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
         <v>211915000000</v>
       </c>
       <c r="C13">
         <v>72361000000</v>
       </c>
       <c r="D13">
         <v>9.68</v>
       </c>
       <c r="E13">
         <v>87582000000</v>
@@ -676,51 +676,51 @@
       <c r="F13">
         <v>28107000000</v>
       </c>
       <c r="G13">
         <v>59475000000</v>
       </c>
       <c r="H13">
         <v>411976000000</v>
       </c>
       <c r="I13">
         <v>205753000000</v>
       </c>
       <c r="J13">
         <v>206223000000</v>
       </c>
       <c r="K13">
         <v>34704000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
         <v>245122000000</v>
       </c>
       <c r="C14">
         <v>88136000000</v>
       </c>
       <c r="D14">
         <v>11.8</v>
       </c>
       <c r="E14">
         <v>118548000000</v>
@@ -728,51 +728,51 @@
       <c r="F14">
         <v>44477000000</v>
       </c>
       <c r="G14">
         <v>74071000000</v>
       </c>
       <c r="H14">
         <v>512163000000</v>
       </c>
       <c r="I14">
         <v>243686000000</v>
       </c>
       <c r="J14">
         <v>268477000000</v>
       </c>
       <c r="K14">
         <v>18315000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
         <v>281724000000</v>
       </c>
       <c r="C15">
         <v>101832000000</v>
       </c>
       <c r="D15">
         <v>13.64</v>
       </c>
       <c r="E15">
         <v>136162000000</v>
@@ -780,51 +780,51 @@
       <c r="F15">
         <v>64551000000</v>
       </c>
       <c r="G15">
         <v>71611000000</v>
       </c>
       <c r="H15">
         <v>619003000000</v>
       </c>
       <c r="I15">
         <v>275524000000</v>
       </c>
       <c r="J15">
         <v>343479000000</v>
       </c>
       <c r="K15">
         <v>30242000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
         <v>331839000000</v>
       </c>
       <c r="C16">
         <v>133749000000</v>
       </c>
       <c r="D16">
         <v>17.95</v>
       </c>
       <c r="E16">
         <v>182935000000</v>
@@ -832,37 +832,37 @@
       <c r="F16">
         <v>115948000000</v>
       </c>
       <c r="G16">
         <v>66987000000</v>
       </c>
       <c r="H16">
         <v>758376000000</v>
       </c>
       <c r="I16">
         <v>315989000000</v>
       </c>
       <c r="J16">
         <v>442387000000</v>
       </c>
       <c r="K16">
         <v>20935000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">MICROSOFT CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T18:28:24.313Z</t>
+          <t xml:space="preserve">2026-10-11T21:27:15.703Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000789019</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>