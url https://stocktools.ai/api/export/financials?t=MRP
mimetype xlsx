--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -106,129 +106,129 @@
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-209792000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-865120000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>4458961000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Millrose Properties, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:49:37.671Z</t>
+          <t xml:space="preserve">2026-10-15T15:09:47.887Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002017206</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-246221000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-917194000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>5465290000</v>
       </c>
       <c r="I3">
         <v>306918000</v>
       </c>
       <c r="J3">
         <v>5158372000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Millrose Properties, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:49:37.671Z</t>
+          <t xml:space="preserve">2026-10-15T15:09:47.887Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002017206</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>600461000</v>
       </c>
       <c r="C4">
         <v>379864000</v>
       </c>
       <c r="D4">
         <v>2.44</v>
       </c>
       <c r="E4">
         <v>3672821000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>9258107000</v>
       </c>
       <c r="I4">
         <v>3401845000</v>
       </c>
       <c r="J4">
         <v>5856262000</v>
       </c>
       <c r="K4">
         <v>35046000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Millrose Properties, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T03:49:37.671Z</t>
+          <t xml:space="preserve">2026-10-15T15:09:47.887Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002017206</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>