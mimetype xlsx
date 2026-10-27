--- v0 (2026-08-18)
+++ v1 (2026-10-27)
@@ -76,759 +76,1559 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>-20790</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>108891</v>
       </c>
       <c r="J2">
         <v>-108891</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>-22794</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>131685</v>
       </c>
       <c r="J3">
         <v>-131685</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>-30994</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2500</v>
       </c>
       <c r="I4">
         <v>165179</v>
       </c>
       <c r="J4">
         <v>-162679</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>-31084</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-10663</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>193763</v>
       </c>
       <c r="J5">
         <v>-193763</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>-29256</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-21137</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>-21137</v>
       </c>
       <c r="H6">
         <v>392313</v>
       </c>
       <c r="I6">
         <v>29681</v>
       </c>
       <c r="J6">
         <v>362632</v>
       </c>
       <c r="K6">
         <v>392007</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>-106559</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-94810</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>1372400</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>1297980</v>
       </c>
       <c r="K7">
         <v>142351</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>-659246</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-791131</v>
       </c>
       <c r="F8">
         <v>15119</v>
       </c>
       <c r="G8">
         <v>-806250</v>
       </c>
       <c r="H8">
         <v>4334452</v>
       </c>
       <c r="I8">
         <v>15471</v>
       </c>
       <c r="J8">
         <v>4318981</v>
       </c>
       <c r="K8">
         <v>4296676</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-2539498</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-1807934</v>
       </c>
       <c r="F9">
         <v>77124</v>
       </c>
       <c r="G9">
         <v>-1885058</v>
       </c>
       <c r="H9">
         <v>6652986</v>
       </c>
       <c r="I9">
         <v>178729</v>
       </c>
       <c r="J9">
         <v>6474057</v>
       </c>
       <c r="K9">
         <v>6553768</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-5320873</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-4094839</v>
       </c>
       <c r="F10">
         <v>260789</v>
       </c>
       <c r="G10">
         <v>-4355628</v>
       </c>
       <c r="H10">
         <v>3858551</v>
       </c>
       <c r="I10">
         <v>980129</v>
       </c>
       <c r="J10">
         <v>2878422</v>
       </c>
       <c r="K10">
         <v>3122134</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-7377976</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-5908662</v>
       </c>
       <c r="F11">
         <v>109669</v>
       </c>
       <c r="G11">
         <v>-6018331</v>
       </c>
       <c r="H11">
         <v>2248171</v>
       </c>
       <c r="I11">
         <v>3523320</v>
       </c>
       <c r="J11">
         <v>-1275149</v>
       </c>
       <c r="K11">
         <v>1468465</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-18632761</v>
       </c>
       <c r="D12">
         <v>-2.74</v>
       </c>
       <c r="E12">
         <v>-10259528</v>
       </c>
       <c r="F12">
         <v>54764</v>
       </c>
       <c r="G12">
         <v>-10314292</v>
       </c>
       <c r="H12">
         <v>9846446</v>
       </c>
       <c r="I12">
         <v>1009656</v>
       </c>
       <c r="J12">
         <v>8837000</v>
       </c>
       <c r="K12">
         <v>9076372</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-13879000</v>
       </c>
       <c r="D13">
         <v>-1.15</v>
       </c>
       <c r="E13">
         <v>-11011000</v>
       </c>
       <c r="F13">
         <v>1638000</v>
       </c>
       <c r="G13">
         <v>-12649000</v>
       </c>
       <c r="H13">
         <v>7245000</v>
       </c>
       <c r="I13">
         <v>2169000</v>
       </c>
       <c r="J13">
         <v>5076000</v>
       </c>
       <c r="K13">
         <v>3799000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-17470000</v>
       </c>
       <c r="D14">
         <v>-0.78</v>
       </c>
       <c r="E14">
         <v>-13952000</v>
       </c>
       <c r="F14">
         <v>1700000</v>
       </c>
       <c r="G14">
         <v>-15652000</v>
       </c>
       <c r="H14">
         <v>13807000</v>
       </c>
       <c r="I14">
         <v>2272000</v>
       </c>
       <c r="J14">
         <v>11535000</v>
       </c>
       <c r="K14">
         <v>9232000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-18824000</v>
+        <v>-18824126</v>
       </c>
       <c r="D15">
         <v>-15.26</v>
       </c>
       <c r="E15">
         <v>-15720000</v>
       </c>
       <c r="F15">
         <v>2493000</v>
       </c>
       <c r="G15">
         <v>-18213000</v>
       </c>
       <c r="H15">
         <v>18735000</v>
       </c>
       <c r="I15">
         <v>1658000</v>
       </c>
       <c r="J15">
         <v>17077000</v>
       </c>
       <c r="K15">
         <v>13095000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
-        <v>-28242000</v>
+        <v>-28241433</v>
       </c>
       <c r="D16">
         <v>-12.36</v>
       </c>
       <c r="E16">
         <v>-23753000</v>
       </c>
       <c r="F16">
         <v>3932000</v>
       </c>
       <c r="G16">
         <v>-27685000</v>
       </c>
       <c r="H16">
         <v>14832000</v>
       </c>
       <c r="I16">
         <v>1873000</v>
       </c>
       <c r="J16">
         <v>12959000</v>
       </c>
       <c r="K16">
         <v>6942000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">MODULAR MEDICAL, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:25.830Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:29.041Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001074871</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>