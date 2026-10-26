--- v0 (2026-08-16)
+++ v1 (2026-10-26)
@@ -76,241 +76,481 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>392497000</v>
       </c>
       <c r="C2">
         <v>138374000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>198462000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mach Natural Resources LP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:49.834Z</t>
+          <t xml:space="preserve">2026-10-26T18:15:13.006Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001980088</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>937414000</v>
       </c>
       <c r="C3">
         <v>516841000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>553542000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>887858000</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3">
         <v>29417000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mach Natural Resources LP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:49.834Z</t>
+          <t xml:space="preserve">2026-10-26T18:15:13.006Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001980088</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>762309000</v>
       </c>
       <c r="C4">
         <v>68518000</v>
       </c>
       <c r="D4">
         <v>0.72</v>
       </c>
       <c r="E4">
         <v>491742000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2304515000</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>152792000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mach Natural Resources LP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:49.834Z</t>
+          <t xml:space="preserve">2026-10-26T18:15:13.006Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001980088</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>969628000</v>
       </c>
       <c r="C5">
         <v>185179000</v>
       </c>
       <c r="D5">
         <v>1.9</v>
       </c>
       <c r="E5">
         <v>505292000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2338214000</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5">
         <v>105776000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Mach Natural Resources LP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:49.834Z</t>
+          <t xml:space="preserve">2026-10-26T18:15:13.006Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001980088</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1175390000</v>
       </c>
       <c r="C6">
         <v>142984000</v>
       </c>
       <c r="D6">
         <v>1.09</v>
       </c>
       <c r="E6">
         <v>506956000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>3777308000</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6">
         <v>42633000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Mach Natural Resources LP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:49.834Z</t>
+          <t xml:space="preserve">2026-10-26T18:15:13.006Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001980088</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>