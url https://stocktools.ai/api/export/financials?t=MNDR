--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>0.01</v>
       </c>
       <c r="E2">
         <v>975656</v>
       </c>
       <c r="F2">
         <v>15211</v>
       </c>
       <c r="G2">
         <v>960445</v>
       </c>
       <c r="H2">
         <v>10755624</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobile-health Network Solutions</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:00:30.307Z</t>
+          <t xml:space="preserve">2026-10-20T22:33:39.667Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001976695</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B3">
         <v>7874886</v>
       </c>
       <c r="C3">
         <v>-3213360</v>
       </c>
       <c r="D3">
         <v>-5.04</v>
       </c>
       <c r="E3">
         <v>-2248626</v>
@@ -166,51 +166,51 @@
       <c r="F3">
         <v>186001</v>
       </c>
       <c r="G3">
         <v>-2434627</v>
       </c>
       <c r="H3">
         <v>3442539</v>
       </c>
       <c r="I3">
         <v>3809738</v>
       </c>
       <c r="J3">
         <v>-367199</v>
       </c>
       <c r="K3">
         <v>2225806</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobile-health Network Solutions</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:00:30.307Z</t>
+          <t xml:space="preserve">2026-10-20T22:33:39.667Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001976695</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B4">
         <v>13968535</v>
       </c>
       <c r="C4">
         <v>-15602792</v>
       </c>
       <c r="D4">
         <v>-18.09</v>
       </c>
       <c r="E4">
         <v>-6405366</v>
@@ -218,51 +218,51 @@
       <c r="F4">
         <v>134211</v>
       </c>
       <c r="G4">
         <v>-6539577</v>
       </c>
       <c r="H4">
         <v>7950615</v>
       </c>
       <c r="I4">
         <v>3811162</v>
       </c>
       <c r="J4">
         <v>4139453</v>
       </c>
       <c r="K4">
         <v>6707695</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobile-health Network Solutions</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:00:30.307Z</t>
+          <t xml:space="preserve">2026-10-20T22:33:39.667Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001976695</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B5">
         <v>7646739</v>
       </c>
       <c r="C5">
         <v>-3383806</v>
       </c>
       <c r="D5">
         <v>-3.82</v>
       </c>
       <c r="E5">
         <v>-4359262</v>
@@ -270,37 +270,37 @@
       <c r="F5">
         <v>63140</v>
       </c>
       <c r="G5">
         <v>-4422402</v>
       </c>
       <c r="H5">
         <v>4447950</v>
       </c>
       <c r="I5">
         <v>1831173</v>
       </c>
       <c r="J5">
         <v>2616777</v>
       </c>
       <c r="K5">
         <v>1034103</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobile-health Network Solutions</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:00:30.307Z</t>
+          <t xml:space="preserve">2026-10-20T22:33:39.667Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001976695</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>