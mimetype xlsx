--- v0 (2026-08-14)
+++ v1 (2026-10-21)
@@ -114,239 +114,239 @@
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>1379000000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>31616000000</v>
       </c>
       <c r="I2">
         <v>15754000000</v>
       </c>
       <c r="J2">
         <v>15420000000</v>
       </c>
       <c r="K2">
         <v>2219000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>4444000000</v>
       </c>
       <c r="D3">
         <v>6.32</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>1484000000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>33876000000</v>
       </c>
       <c r="I3">
         <v>15836000000</v>
       </c>
       <c r="J3">
         <v>17575000000</v>
       </c>
       <c r="K3">
         <v>2883000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>4659000000</v>
       </c>
       <c r="D4">
         <v>6.72</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>1665000000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>33304000000</v>
       </c>
       <c r="I4">
         <v>15602000000</v>
       </c>
       <c r="J4">
         <v>17502000000</v>
       </c>
       <c r="K4">
         <v>2581000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>4956000000</v>
       </c>
       <c r="D5">
         <v>7.49</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>1493000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>31374000000</v>
       </c>
       <c r="I5">
         <v>18067000000</v>
       </c>
       <c r="J5">
         <v>13109000000</v>
       </c>
       <c r="K5">
         <v>1897000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>4833000000</v>
       </c>
       <c r="D6">
         <v>7.58</v>
       </c>
       <c r="E6">
         <v>6420000000</v>
       </c>
       <c r="F6">
         <v>1461000000</v>
       </c>
       <c r="G6">
         <v>4959000000</v>
       </c>
       <c r="H6">
         <v>32883000000</v>
       </c>
       <c r="I6">
         <v>21415000000</v>
       </c>
       <c r="J6">
         <v>11429000000</v>
       </c>
       <c r="K6">
         <v>1798000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>30109000000</v>
       </c>
       <c r="C7">
         <v>5050000000</v>
       </c>
       <c r="D7">
         <v>8.16</v>
       </c>
       <c r="E7">
         <v>6662000000</v>
@@ -354,487 +354,487 @@
       <c r="F7">
         <v>1420000000</v>
       </c>
       <c r="G7">
         <v>5242000000</v>
       </c>
       <c r="H7">
         <v>32906000000</v>
       </c>
       <c r="I7">
         <v>22563000000</v>
       </c>
       <c r="J7">
         <v>10298000000</v>
       </c>
       <c r="K7">
         <v>2398000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>31657000000</v>
       </c>
       <c r="C8">
         <v>4858000000</v>
       </c>
       <c r="D8">
         <v>7.93</v>
       </c>
       <c r="E8">
         <v>6240000000</v>
       </c>
       <c r="F8">
         <v>1373000000</v>
       </c>
       <c r="G8">
         <v>4867000000</v>
       </c>
       <c r="H8">
         <v>37987000000</v>
       </c>
       <c r="I8">
         <v>26365000000</v>
       </c>
       <c r="J8">
         <v>11563000000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>32765000000</v>
       </c>
       <c r="C9">
         <v>5349000000</v>
       </c>
       <c r="D9">
         <v>8.89</v>
       </c>
       <c r="E9">
         <v>6439000000</v>
       </c>
       <c r="F9">
         <v>1577000000</v>
       </c>
       <c r="G9">
         <v>4862000000</v>
       </c>
       <c r="H9">
         <v>36500000000</v>
       </c>
       <c r="I9">
         <v>26652000000</v>
       </c>
       <c r="J9">
         <v>9796000000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>32136000000</v>
       </c>
       <c r="C10">
         <v>4517000000</v>
       </c>
       <c r="D10">
         <v>7.72</v>
       </c>
       <c r="E10">
         <v>7070000000</v>
       </c>
       <c r="F10">
         <v>1699000000</v>
       </c>
       <c r="G10">
         <v>5371000000</v>
       </c>
       <c r="H10">
         <v>44659000000</v>
       </c>
       <c r="I10">
         <v>34533000000</v>
       </c>
       <c r="J10">
         <v>10063000000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>32184000000</v>
       </c>
       <c r="C11">
         <v>5449000000</v>
       </c>
       <c r="D11">
         <v>9.36</v>
       </c>
       <c r="E11">
         <v>8113000000</v>
       </c>
       <c r="F11">
         <v>1501000000</v>
       </c>
       <c r="G11">
         <v>6612000000</v>
       </c>
       <c r="H11">
         <v>47344000000</v>
       </c>
       <c r="I11">
         <v>34413000000</v>
       </c>
       <c r="J11">
         <v>12867000000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>35355000000</v>
       </c>
       <c r="C12">
         <v>5921000000</v>
       </c>
       <c r="D12">
         <v>10.12</v>
       </c>
       <c r="E12">
         <v>7454000000</v>
       </c>
       <c r="F12">
         <v>1603000000</v>
       </c>
       <c r="G12">
         <v>5851000000</v>
       </c>
       <c r="H12">
         <v>47072000000</v>
       </c>
       <c r="I12">
         <v>31955000000</v>
       </c>
       <c r="J12">
         <v>15046000000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>26161000000</v>
       </c>
       <c r="C13">
         <v>5777000000</v>
       </c>
       <c r="D13">
         <v>10.18</v>
       </c>
       <c r="E13">
         <v>5591000000</v>
       </c>
       <c r="F13">
         <v>1749000000</v>
       </c>
       <c r="G13">
         <v>3842000000</v>
       </c>
       <c r="H13">
         <v>46455000000</v>
       </c>
       <c r="I13">
         <v>31685000000</v>
       </c>
       <c r="J13">
         <v>14722000000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>24610000000</v>
       </c>
       <c r="C14">
         <v>-6995000000</v>
       </c>
       <c r="D14">
         <v>-12.63</v>
       </c>
       <c r="E14">
         <v>6680000000</v>
       </c>
       <c r="F14">
         <v>1615000000</v>
       </c>
       <c r="G14">
         <v>5065000000</v>
       </c>
       <c r="H14">
         <v>50580000000</v>
       </c>
       <c r="I14">
         <v>45712000000</v>
       </c>
       <c r="J14">
         <v>4807000000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>24575000000</v>
       </c>
       <c r="C15">
         <v>4173000000</v>
       </c>
       <c r="D15">
         <v>7.55</v>
       </c>
       <c r="E15">
         <v>1819000000</v>
       </c>
       <c r="F15">
         <v>1181000000</v>
       </c>
       <c r="G15">
         <v>638000000</v>
       </c>
       <c r="H15">
         <v>39868000000</v>
       </c>
       <c r="I15">
         <v>35974000000</v>
       </c>
       <c r="J15">
         <v>3842000000</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>24948000000</v>
       </c>
       <c r="C16">
         <v>3250000000</v>
       </c>
       <c r="D16">
         <v>6</v>
       </c>
       <c r="E16">
         <v>2306000000</v>
       </c>
       <c r="F16">
         <v>910000000</v>
       </c>
       <c r="G16">
         <v>1396000000</v>
       </c>
       <c r="H16">
         <v>37733000000</v>
       </c>
       <c r="I16">
         <v>32986000000</v>
       </c>
       <c r="J16">
         <v>4702000000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">3M COMPANY</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T17:52:56.399Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:48.307Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000066740</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>