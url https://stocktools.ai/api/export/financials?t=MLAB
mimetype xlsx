--- v0 (2026-08-17)
+++ v1 (2026-10-27)
@@ -76,537 +76,1087 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B2">
         <v>93665000</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>2.91</v>
       </c>
       <c r="E2">
         <v>17304000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>171733000</v>
       </c>
       <c r="I2">
         <v>73912000</v>
       </c>
       <c r="J2">
         <v>97821000</v>
       </c>
       <c r="K2">
         <v>5820000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B3">
         <v>96179000</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>-0.79</v>
       </c>
       <c r="E3">
         <v>25719000</v>
       </c>
       <c r="F3">
         <v>2799000</v>
       </c>
       <c r="G3">
         <v>22920000</v>
       </c>
       <c r="H3">
         <v>164101000</v>
       </c>
       <c r="I3">
         <v>64740000</v>
       </c>
       <c r="J3">
         <v>99361000</v>
       </c>
       <c r="K3">
         <v>5469000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B4">
         <v>103135000</v>
       </c>
       <c r="C4"/>
       <c r="D4">
         <v>1.86</v>
       </c>
       <c r="E4">
         <v>30554000</v>
       </c>
       <c r="F4">
         <v>1262000</v>
       </c>
       <c r="G4">
         <v>29292000</v>
       </c>
       <c r="H4">
         <v>156767000</v>
       </c>
       <c r="I4">
         <v>45456000</v>
       </c>
       <c r="J4">
         <v>111311000</v>
       </c>
       <c r="K4">
         <v>10185000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B5">
         <v>117687000</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>0.41</v>
       </c>
       <c r="E5">
         <v>26988000</v>
       </c>
       <c r="F5">
         <v>1498000</v>
       </c>
       <c r="G5">
         <v>25490000</v>
       </c>
       <c r="H5">
         <v>409108000</v>
       </c>
       <c r="I5">
         <v>189095000</v>
       </c>
       <c r="J5">
         <v>220013000</v>
       </c>
       <c r="K5">
         <v>81380000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B6">
         <v>133937000</v>
       </c>
       <c r="C6">
         <v>3274000</v>
       </c>
       <c r="D6">
         <v>0.64</v>
       </c>
       <c r="E6">
         <v>37073000</v>
       </c>
       <c r="F6">
         <v>1992000</v>
       </c>
       <c r="G6">
         <v>35081000</v>
       </c>
       <c r="H6">
         <v>601475000</v>
       </c>
       <c r="I6">
         <v>195248000</v>
       </c>
       <c r="J6">
         <v>406227000</v>
       </c>
       <c r="K6">
         <v>263865000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B7">
         <v>184335000</v>
       </c>
       <c r="C7">
         <v>1871000</v>
       </c>
       <c r="D7">
         <v>0.35</v>
       </c>
       <c r="E7">
         <v>39223000</v>
       </c>
       <c r="F7">
         <v>4432000</v>
       </c>
       <c r="G7">
         <v>34791000</v>
       </c>
       <c r="H7">
         <v>707369000</v>
       </c>
       <c r="I7">
         <v>313568000</v>
       </c>
       <c r="J7">
         <v>393801000</v>
       </c>
       <c r="K7">
         <v>49346000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B8">
         <v>219080000</v>
       </c>
       <c r="C8">
         <v>930000</v>
       </c>
       <c r="D8">
         <v>0.17</v>
       </c>
       <c r="E8">
         <v>27983000</v>
       </c>
       <c r="F8">
         <v>4544000</v>
       </c>
       <c r="G8">
         <v>23439000</v>
       </c>
       <c r="H8">
         <v>661832000</v>
       </c>
       <c r="I8">
         <v>268352000</v>
       </c>
       <c r="J8">
         <v>393480000</v>
       </c>
       <c r="K8">
         <v>32910000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B9">
         <v>216187000</v>
       </c>
       <c r="C9">
         <v>-254246000</v>
       </c>
       <c r="D9">
         <v>-47.2</v>
       </c>
       <c r="E9">
         <v>44133000</v>
       </c>
       <c r="F9">
         <v>2567000</v>
       </c>
       <c r="G9">
         <v>41566000</v>
       </c>
       <c r="H9">
         <v>446796000</v>
       </c>
       <c r="I9">
         <v>301403000</v>
       </c>
       <c r="J9">
         <v>145393000</v>
       </c>
       <c r="K9">
         <v>28214000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B10">
         <v>240978000</v>
       </c>
       <c r="C10">
         <v>-1974000</v>
       </c>
       <c r="D10">
         <v>-0.36</v>
       </c>
       <c r="E10">
         <v>46808000</v>
       </c>
       <c r="F10">
         <v>4249000</v>
       </c>
       <c r="G10">
         <v>42559000</v>
       </c>
       <c r="H10">
         <v>433348000</v>
       </c>
       <c r="I10">
         <v>273518000</v>
       </c>
       <c r="J10">
         <v>159830000</v>
       </c>
       <c r="K10">
         <v>27321000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>249130000</v>
       </c>
       <c r="C11">
         <v>6712000</v>
       </c>
       <c r="D11">
         <v>1.21</v>
       </c>
       <c r="E11">
         <v>42831000</v>
       </c>
       <c r="F11">
         <v>3250000</v>
       </c>
       <c r="G11">
         <v>39581000</v>
       </c>
       <c r="H11">
         <v>427747000</v>
       </c>
       <c r="I11">
         <v>241502000</v>
       </c>
       <c r="J11">
         <v>186245000</v>
       </c>
       <c r="K11">
         <v>26928000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">MESA LABORATORIES INC /CO</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:23:04.423Z</t>
+          <t xml:space="preserve">2026-10-27T23:01:58.754Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724004</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>