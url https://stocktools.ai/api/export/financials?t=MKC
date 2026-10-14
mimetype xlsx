--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -112,463 +112,463 @@
       <c r="D2">
         <v>2.79</v>
       </c>
       <c r="E2">
         <v>340000000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>4087800000</v>
       </c>
       <c r="I2">
         <v>2469300000</v>
       </c>
       <c r="J2"/>
       <c r="K2">
         <v>53900000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-11-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>407800000</v>
       </c>
       <c r="D3">
         <v>3.04</v>
       </c>
       <c r="E3">
         <v>455000000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>4165400000</v>
       </c>
       <c r="I3">
         <v>2465200000</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>79000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-11-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>389000000</v>
       </c>
       <c r="D4">
         <v>2.91</v>
       </c>
       <c r="E4">
         <v>465200000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>4449700000</v>
       </c>
       <c r="I4">
         <v>2502000000</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>63000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-11-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>437900000</v>
       </c>
       <c r="D5">
         <v>3.34</v>
       </c>
       <c r="E5">
         <v>503600000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>4382300000</v>
       </c>
       <c r="I5">
         <v>2604900000</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>77300000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-11-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>401600000</v>
       </c>
       <c r="D6">
         <v>3.11</v>
       </c>
       <c r="E6">
         <v>590000000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>4472600000</v>
       </c>
       <c r="I6">
         <v>2785700000</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>112600000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-11-30</t>
         </is>
       </c>
       <c r="B7">
         <v>4411500000</v>
       </c>
       <c r="C7">
         <v>472300000</v>
       </c>
       <c r="D7">
         <v>3.69</v>
       </c>
       <c r="E7">
         <v>658100000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>4635900000</v>
       </c>
       <c r="I7">
         <v>2997800000</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>118400000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-11-30</t>
         </is>
       </c>
       <c r="B8">
         <v>4730300000</v>
       </c>
       <c r="C8">
         <v>477400000</v>
       </c>
       <c r="D8">
         <v>3.72</v>
       </c>
       <c r="E8">
         <v>815300000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>10385800000</v>
       </c>
       <c r="I8">
         <v>7814900000</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>186800000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-11-30</t>
         </is>
       </c>
       <c r="B9">
         <v>5302800000</v>
       </c>
       <c r="C9">
         <v>933400000</v>
       </c>
       <c r="D9">
         <v>3.5</v>
       </c>
       <c r="E9">
         <v>821200000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>10256400000</v>
       </c>
       <c r="I9">
         <v>7074200000</v>
       </c>
       <c r="J9">
         <v>3170900000</v>
       </c>
       <c r="K9">
         <v>96600000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-11-30</t>
         </is>
       </c>
       <c r="B10">
         <v>5347400000</v>
       </c>
       <c r="C10">
         <v>702700000</v>
       </c>
       <c r="D10">
         <v>2.62</v>
       </c>
       <c r="E10">
         <v>946800000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>10362100000</v>
       </c>
       <c r="I10">
         <v>6905400000</v>
       </c>
       <c r="J10">
         <v>3444200000</v>
       </c>
       <c r="K10">
         <v>155400000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-11-30</t>
         </is>
       </c>
       <c r="B11">
         <v>5601300000</v>
       </c>
       <c r="C11">
         <v>747400000</v>
       </c>
       <c r="D11">
         <v>2.78</v>
       </c>
       <c r="E11">
         <v>1041300000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>12089700000</v>
       </c>
       <c r="I11">
         <v>8149700000</v>
       </c>
       <c r="J11">
         <v>3926100000</v>
       </c>
       <c r="K11">
         <v>423600000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-11-30</t>
         </is>
       </c>
       <c r="B12">
         <v>6317900000</v>
       </c>
       <c r="C12">
         <v>755300000</v>
       </c>
       <c r="D12">
         <v>2.8</v>
       </c>
       <c r="E12">
         <v>828300000</v>
@@ -576,51 +576,51 @@
       <c r="F12">
         <v>278000000</v>
       </c>
       <c r="G12">
         <v>550300000</v>
       </c>
       <c r="H12">
         <v>12905800000</v>
       </c>
       <c r="I12">
         <v>8480300000</v>
       </c>
       <c r="J12">
         <v>4411000000</v>
       </c>
       <c r="K12">
         <v>351700000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-11-30</t>
         </is>
       </c>
       <c r="B13">
         <v>6350500000</v>
       </c>
       <c r="C13">
         <v>682000000</v>
       </c>
       <c r="D13">
         <v>2.52</v>
       </c>
       <c r="E13">
         <v>651500000</v>
@@ -628,51 +628,51 @@
       <c r="F13">
         <v>262000000</v>
       </c>
       <c r="G13">
         <v>389500000</v>
       </c>
       <c r="H13">
         <v>13124900000</v>
       </c>
       <c r="I13">
         <v>8425700000</v>
       </c>
       <c r="J13">
         <v>4680500000</v>
       </c>
       <c r="K13">
         <v>334000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-11-30</t>
         </is>
       </c>
       <c r="B14">
         <v>6662200000</v>
       </c>
       <c r="C14">
         <v>680600000</v>
       </c>
       <c r="D14">
         <v>2.52</v>
       </c>
       <c r="E14">
         <v>1237300000</v>
@@ -680,51 +680,51 @@
       <c r="F14">
         <v>263900000</v>
       </c>
       <c r="G14">
         <v>973400000</v>
       </c>
       <c r="H14">
         <v>12862300000</v>
       </c>
       <c r="I14">
         <v>7778800000</v>
       </c>
       <c r="J14">
         <v>5060700000</v>
       </c>
       <c r="K14">
         <v>166600000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-11-30</t>
         </is>
       </c>
       <c r="B15">
         <v>6723700000</v>
       </c>
       <c r="C15">
         <v>788500000</v>
       </c>
       <c r="D15">
         <v>2.92</v>
       </c>
       <c r="E15">
         <v>921900000</v>
@@ -732,51 +732,51 @@
       <c r="F15">
         <v>274900000</v>
       </c>
       <c r="G15">
         <v>647000000</v>
       </c>
       <c r="H15">
         <v>13070300000</v>
       </c>
       <c r="I15">
         <v>7753500000</v>
       </c>
       <c r="J15">
         <v>5291000000</v>
       </c>
       <c r="K15">
         <v>186100000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-11-30</t>
         </is>
       </c>
       <c r="B16">
         <v>6840300000</v>
       </c>
       <c r="C16">
         <v>789400000</v>
       </c>
       <c r="D16">
         <v>2.93</v>
       </c>
       <c r="E16">
         <v>962200000</v>
@@ -784,37 +784,37 @@
       <c r="F16">
         <v>221800000</v>
       </c>
       <c r="G16">
         <v>740400000</v>
       </c>
       <c r="H16">
         <v>13200400000</v>
       </c>
       <c r="I16">
         <v>7432300000</v>
       </c>
       <c r="J16">
         <v>5736500000</v>
       </c>
       <c r="K16">
         <v>95900000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">McCORMICK &amp; COMPANY, INCORPORATED</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:38:40.230Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:33.839Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063754</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>