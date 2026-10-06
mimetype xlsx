--- v0 (2026-08-16)
+++ v1 (2026-10-06)
@@ -111,702 +111,702 @@
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-1373915</v>
       </c>
       <c r="F2">
         <v>-70804</v>
       </c>
       <c r="G2">
         <v>-1444719</v>
       </c>
       <c r="H2">
         <v>1164080</v>
       </c>
       <c r="I2">
         <v>811069</v>
       </c>
       <c r="J2">
         <v>353011</v>
       </c>
       <c r="K2">
         <v>123135</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-2428483</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-1448425</v>
       </c>
       <c r="F3">
         <v>-16342</v>
       </c>
       <c r="G3">
         <v>-1464767</v>
       </c>
       <c r="H3">
         <v>779319</v>
       </c>
       <c r="I3">
         <v>1682505</v>
       </c>
       <c r="J3">
         <v>-903186</v>
       </c>
       <c r="K3">
         <v>13724</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-3401522</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-2108952</v>
       </c>
       <c r="F4">
         <v>31824</v>
       </c>
       <c r="G4">
         <v>-2140776</v>
       </c>
       <c r="H4">
         <v>1650560</v>
       </c>
       <c r="I4">
         <v>1983908</v>
       </c>
       <c r="J4">
         <v>-333348</v>
       </c>
       <c r="K4">
         <v>812064</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-3770144</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1444075</v>
       </c>
       <c r="F5">
         <v>-6804</v>
       </c>
       <c r="G5">
         <v>-1450879</v>
       </c>
       <c r="H5">
         <v>964647</v>
       </c>
       <c r="I5">
         <v>3229093</v>
       </c>
       <c r="J5">
         <v>2264446</v>
       </c>
       <c r="K5">
         <v>14119</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-65652</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-78715</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>45185</v>
       </c>
       <c r="I6">
         <v>564873</v>
       </c>
       <c r="J6">
         <v>-519688</v>
       </c>
       <c r="K6">
         <v>28185</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>-4880859</v>
       </c>
       <c r="D7">
         <v>-0.35</v>
       </c>
       <c r="E7">
         <v>-269508</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>1875</v>
       </c>
       <c r="I7">
         <v>1067874</v>
       </c>
       <c r="J7">
         <v>-1065999</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>-754045</v>
       </c>
       <c r="D8">
         <v>-0.04</v>
       </c>
       <c r="E8">
         <v>-47000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>1387251</v>
       </c>
       <c r="J8">
         <v>-1387251</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>-1415153</v>
       </c>
       <c r="D9">
         <v>-0.06</v>
       </c>
       <c r="E9">
         <v>-246932</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>3804</v>
       </c>
       <c r="I9">
         <v>1657740</v>
       </c>
       <c r="J9">
         <v>-1653936</v>
       </c>
       <c r="K9">
         <v>1304</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>3500</v>
       </c>
       <c r="C10">
         <v>-3885262</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-784469</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>100820</v>
       </c>
       <c r="I10">
         <v>2419285</v>
       </c>
       <c r="J10">
         <v>-2318465</v>
       </c>
       <c r="K10">
         <v>83245</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>-2860594</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-1520862</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>798514</v>
       </c>
       <c r="I11">
         <v>3340739</v>
       </c>
       <c r="J11">
         <v>-2542225</v>
       </c>
       <c r="K11">
         <v>64789</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>115994</v>
       </c>
       <c r="C12">
         <v>-7922634</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-4995946</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>10654826</v>
       </c>
       <c r="I12">
         <v>9531952</v>
       </c>
       <c r="J12">
         <v>1122874</v>
       </c>
       <c r="K12">
         <v>1164483</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13">
         <v>-23236129</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>-5173840</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2601980</v>
       </c>
       <c r="I13">
         <v>21739329</v>
       </c>
       <c r="J13">
         <v>-19137349</v>
       </c>
       <c r="K13">
         <v>35623</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>0</v>
       </c>
       <c r="C14">
         <v>-13332363</v>
       </c>
       <c r="D14">
         <v>-2.91</v>
       </c>
       <c r="E14">
         <v>-759730</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>2838</v>
       </c>
       <c r="I14">
         <v>14134595</v>
       </c>
       <c r="J14">
         <v>-14131757</v>
       </c>
       <c r="K14">
         <v>2838</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>43700</v>
       </c>
       <c r="C15">
         <v>-2511947</v>
       </c>
       <c r="D15">
         <v>-0.42</v>
       </c>
       <c r="E15">
         <v>-514409</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>189841</v>
       </c>
       <c r="I15">
         <v>26605787</v>
       </c>
       <c r="J15">
         <v>-26415946</v>
       </c>
       <c r="K15">
         <v>3402</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>38700</v>
       </c>
       <c r="C16">
         <v>498724</v>
       </c>
       <c r="D16">
         <v>-0.14</v>
       </c>
       <c r="E16">
         <v>-701585</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>132108</v>
       </c>
       <c r="I16">
         <v>23604699</v>
       </c>
       <c r="J16">
         <v>-23472591</v>
       </c>
       <c r="K16">
         <v>100857</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mitesco, Inc.</t>
+          <t xml:space="preserve">MITESCO, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:22:37.094Z</t>
+          <t xml:space="preserve">2026-10-06T13:27:43.899Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000802257</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>