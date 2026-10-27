--- v0 (2026-08-16)
+++ v1 (2026-10-27)
@@ -76,639 +76,1441 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>63601</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-112710</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>385295</v>
       </c>
       <c r="I2">
         <v>755675</v>
       </c>
       <c r="J2">
         <v>-370380</v>
       </c>
       <c r="K2">
         <v>39444</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-319820</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>-200931</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>691582</v>
       </c>
       <c r="I3">
         <v>1381031</v>
       </c>
       <c r="J3">
         <v>-689449</v>
       </c>
       <c r="K3">
         <v>15730</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>14191</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>-301636</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2334259</v>
       </c>
       <c r="I4">
         <v>286501</v>
       </c>
       <c r="J4">
         <v>2047758</v>
       </c>
       <c r="K4">
         <v>3353274</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>5275235</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>5308199</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>19595883</v>
       </c>
       <c r="I5">
         <v>3948877</v>
       </c>
       <c r="J5">
         <v>7863935</v>
       </c>
       <c r="K5">
         <v>5454107</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>5186331</v>
       </c>
       <c r="D6">
         <v>0.14</v>
       </c>
       <c r="E6">
         <v>5180436</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>19595883</v>
       </c>
       <c r="I6">
         <v>4384042</v>
       </c>
       <c r="J6">
         <v>13199907</v>
       </c>
       <c r="K6">
         <v>6730486</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>1734686</v>
       </c>
       <c r="D7">
         <v>0.05</v>
       </c>
       <c r="E7">
         <v>3002313</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>23101149</v>
       </c>
       <c r="I7">
         <v>6125152</v>
       </c>
       <c r="J7">
         <v>16975997</v>
       </c>
       <c r="K7">
         <v>7524114</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>261849</v>
       </c>
       <c r="D8">
         <v>0.01</v>
       </c>
       <c r="E8">
         <v>875798</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>21253608</v>
       </c>
       <c r="I8">
         <v>4060278</v>
       </c>
       <c r="J8">
         <v>17193330</v>
       </c>
       <c r="K8">
         <v>6481815</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>1773401</v>
       </c>
       <c r="D9">
         <v>0.05</v>
       </c>
       <c r="E9">
         <v>1661495</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>24290919</v>
       </c>
       <c r="I9">
         <v>5141023</v>
       </c>
       <c r="J9">
         <v>19149896</v>
       </c>
       <c r="K9">
         <v>9813188</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>5849443</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>7219396</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>31507680</v>
       </c>
       <c r="I10">
         <v>6221016</v>
       </c>
       <c r="J10">
         <v>25286664</v>
       </c>
       <c r="K10">
         <v>16072955</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>1145721</v>
       </c>
       <c r="D11">
         <v>0.03</v>
       </c>
       <c r="E11">
         <v>-580300</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>35310577</v>
       </c>
       <c r="I11">
         <v>6271303</v>
       </c>
       <c r="J11">
         <v>29040000</v>
       </c>
       <c r="K11">
         <v>12915620</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>1165000</v>
       </c>
       <c r="D12">
         <v>0.03</v>
       </c>
       <c r="E12">
         <v>1851000</v>
       </c>
       <c r="F12">
         <v>95000</v>
       </c>
       <c r="G12">
         <v>1756000</v>
       </c>
       <c r="H12">
         <v>35281000</v>
       </c>
       <c r="I12">
         <v>4903000</v>
       </c>
       <c r="J12">
         <v>30378000</v>
       </c>
       <c r="K12">
         <v>8161000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B13">
         <v>32836000</v>
       </c>
       <c r="C13">
         <v>-4069000</v>
       </c>
       <c r="D13">
         <v>-0.1</v>
       </c>
       <c r="E13">
         <v>-1911000</v>
       </c>
       <c r="F13">
         <v>54000</v>
       </c>
       <c r="G13">
         <v>-1965000</v>
       </c>
       <c r="H13">
         <v>32899000</v>
       </c>
       <c r="I13">
         <v>6285000</v>
       </c>
       <c r="J13">
         <v>26614000</v>
       </c>
       <c r="K13">
         <v>5461000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>30154000</v>
+        <v>23434000</v>
       </c>
       <c r="C14">
         <v>-5820000</v>
       </c>
       <c r="D14">
         <v>-0.14</v>
       </c>
       <c r="E14">
         <v>-3319000</v>
       </c>
       <c r="F14">
         <v>54000</v>
       </c>
       <c r="G14">
         <v>-3373000</v>
       </c>
       <c r="H14">
         <v>30420000</v>
       </c>
       <c r="I14">
         <v>7433000</v>
       </c>
       <c r="J14">
         <v>22987000</v>
       </c>
       <c r="K14">
         <v>5004000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE MARYGOLD COMPANIES, INC.</t>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:09.997Z</t>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-30</t>
+        </is>
+      </c>
+      <c r="B15">
+        <v>25313000</v>
+      </c>
+      <c r="C15">
+        <v>-4371000</v>
+      </c>
+      <c r="D15">
+        <v>-0.1</v>
+      </c>
+      <c r="E15">
+        <v>-2319000</v>
+      </c>
+      <c r="F15">
+        <v>29000</v>
+      </c>
+      <c r="G15">
+        <v>-2348000</v>
+      </c>
+      <c r="H15">
+        <v>23979000</v>
+      </c>
+      <c r="I15">
+        <v>4753000</v>
+      </c>
+      <c r="J15">
+        <v>19226000</v>
+      </c>
+      <c r="K15">
+        <v>2880000</v>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THE     MARYGOLD COMPANIES, INC.</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-27T19:42:43.683Z</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001005101</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>