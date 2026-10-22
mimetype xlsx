--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -114,133 +114,133 @@
       </c>
       <c r="E2">
         <v>-349136</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>338364</v>
       </c>
       <c r="I2">
         <v>3238798</v>
       </c>
       <c r="J2">
         <v>-2900434</v>
       </c>
       <c r="K2">
         <v>1364</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DataMeds AI, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:54:37.160Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:01.495Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002030763</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>18128831</v>
       </c>
       <c r="C3">
         <v>-6856226</v>
       </c>
       <c r="D3">
         <v>-0.15</v>
       </c>
       <c r="E3">
         <v>-1224993</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>57332650</v>
       </c>
       <c r="I3">
         <v>50598204</v>
       </c>
       <c r="J3">
         <v>6734446</v>
       </c>
       <c r="K3">
         <v>1028336</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DataMeds AI, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:54:37.160Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:01.495Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002030763</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>23337860</v>
       </c>
       <c r="C4">
         <v>-101274530</v>
       </c>
       <c r="D4">
         <v>-1.43</v>
       </c>
       <c r="E4">
         <v>-10855029</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>30459449</v>
       </c>
       <c r="I4">
         <v>42907250</v>
       </c>
       <c r="J4">
         <v>-12447801</v>
       </c>
       <c r="K4">
         <v>42571</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DataMeds AI, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:54:37.160Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:01.495Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002030763</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>