--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -107,718 +107,718 @@
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-10193986</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-6664771</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>27096192</v>
       </c>
       <c r="I2">
         <v>15199627</v>
       </c>
       <c r="J2">
         <v>11898000</v>
       </c>
       <c r="K2">
         <v>4113000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-7663000</v>
       </c>
       <c r="D3">
         <v>-0.09</v>
       </c>
       <c r="E3">
         <v>-3332000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>35182608</v>
       </c>
       <c r="I3">
         <v>15175306</v>
       </c>
       <c r="J3">
         <v>20007000</v>
       </c>
       <c r="K3">
         <v>6754000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-4112000</v>
       </c>
       <c r="D4">
         <v>-0.04</v>
       </c>
       <c r="E4">
         <v>-284000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>84694000</v>
       </c>
       <c r="I4">
         <v>11126000</v>
       </c>
       <c r="J4">
         <v>73568000</v>
       </c>
       <c r="K4">
         <v>44078000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6220000</v>
       </c>
       <c r="D5">
         <v>0.05</v>
       </c>
       <c r="E5">
         <v>16802000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>109259000</v>
       </c>
       <c r="I5">
         <v>19930000</v>
       </c>
       <c r="J5">
         <v>89329000</v>
       </c>
       <c r="K5">
         <v>46582000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>29446000</v>
       </c>
       <c r="D6">
         <v>0.26</v>
       </c>
       <c r="E6">
         <v>18807000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>135913000</v>
       </c>
       <c r="I6">
         <v>27925000</v>
       </c>
       <c r="J6">
         <v>34724000</v>
       </c>
       <c r="K6">
         <v>26301000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>221712000</v>
       </c>
       <c r="C7">
         <v>390000</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>23849000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>117274000</v>
       </c>
       <c r="I7">
         <v>69207000</v>
       </c>
       <c r="J7">
         <v>48067000</v>
       </c>
       <c r="K7">
         <v>30321000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>321139000</v>
       </c>
       <c r="C8">
         <v>64727000</v>
       </c>
       <c r="D8">
         <v>0.56</v>
       </c>
       <c r="E8">
         <v>62939000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>121255000</v>
       </c>
       <c r="I8">
         <v>47458000</v>
       </c>
       <c r="J8">
         <v>73797000</v>
       </c>
       <c r="K8">
         <v>27476000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>359111000</v>
       </c>
       <c r="C9">
         <v>-29979000</v>
       </c>
       <c r="D9">
         <v>-0.28</v>
       </c>
       <c r="E9">
         <v>35796000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>122844000</v>
       </c>
       <c r="I9">
         <v>73189000</v>
       </c>
       <c r="J9">
         <v>49655000</v>
       </c>
       <c r="K9">
         <v>45118000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>299255000</v>
       </c>
       <c r="C10">
         <v>-25580000</v>
       </c>
       <c r="D10">
         <v>-0.24</v>
       </c>
       <c r="E10">
         <v>-39412000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>167166000</v>
       </c>
       <c r="I10">
         <v>132768000</v>
       </c>
       <c r="J10">
         <v>34398000</v>
       </c>
       <c r="K10">
         <v>69069000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>248234000</v>
       </c>
       <c r="C11">
         <v>-49284000</v>
       </c>
       <c r="D11">
         <v>-0.77</v>
       </c>
       <c r="E11">
         <v>-30263000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>202032000</v>
       </c>
       <c r="I11">
         <v>110614000</v>
       </c>
       <c r="J11">
         <v>-150000</v>
       </c>
       <c r="K11">
         <v>95812000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>242019000</v>
       </c>
       <c r="C12">
         <v>-10285000</v>
       </c>
       <c r="D12">
         <v>-0.15</v>
       </c>
       <c r="E12">
         <v>-1982000</v>
       </c>
       <c r="F12">
         <v>3218000</v>
       </c>
       <c r="G12">
         <v>-5200000</v>
       </c>
       <c r="H12">
         <v>187929000</v>
       </c>
       <c r="I12">
         <v>95353000</v>
       </c>
       <c r="J12">
         <v>82000</v>
       </c>
       <c r="K12">
         <v>87083000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>267841000</v>
       </c>
       <c r="C13">
         <v>-30197000</v>
       </c>
       <c r="D13">
         <v>-0.33</v>
       </c>
       <c r="E13">
         <v>-17893000</v>
       </c>
       <c r="F13">
         <v>1514000</v>
       </c>
       <c r="G13">
         <v>-19407000</v>
       </c>
       <c r="H13">
         <v>171430000</v>
       </c>
       <c r="I13">
         <v>96924000</v>
       </c>
       <c r="J13">
         <v>-17988000</v>
       </c>
       <c r="K13">
         <v>65950000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>321477000</v>
       </c>
       <c r="C14">
         <v>58228000</v>
       </c>
       <c r="D14">
         <v>0.37</v>
       </c>
       <c r="E14">
         <v>26775000</v>
       </c>
       <c r="F14">
         <v>1987000</v>
       </c>
       <c r="G14">
         <v>24788000</v>
       </c>
       <c r="H14">
         <v>239047000</v>
       </c>
       <c r="I14">
         <v>96330000</v>
       </c>
       <c r="J14">
         <v>142717000</v>
       </c>
       <c r="K14">
         <v>82000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>348879000</v>
       </c>
       <c r="C15">
         <v>42419000</v>
       </c>
       <c r="D15">
         <v>0.28</v>
       </c>
       <c r="E15">
         <v>66198000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>263915000</v>
       </c>
       <c r="I15">
         <v>70808000</v>
       </c>
       <c r="J15">
         <v>193107000</v>
       </c>
       <c r="K15">
         <v>104416000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>418630000</v>
       </c>
       <c r="C16">
         <v>48578000</v>
       </c>
       <c r="D16">
         <v>0.32</v>
       </c>
       <c r="E16">
         <v>74003000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>342653000</v>
       </c>
       <c r="I16">
         <v>86105000</v>
       </c>
       <c r="J16">
         <v>256548000</v>
       </c>
       <c r="K16">
         <v>166121000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIMEDX GROUP, INC.</t>
+          <t xml:space="preserve">MiMedx Group, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:14:51.911Z</t>
+          <t xml:space="preserve">2026-10-17T09:29:52.777Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001376339</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>