--- v0 (2026-08-21)
+++ v1 (2026-10-18)
@@ -112,275 +112,275 @@
       <c r="D2"/>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>275599</v>
       </c>
       <c r="J2">
         <v>-275599</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">MDwerks, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21T04:49:05.890Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:36.860Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001295514</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>37976</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>-19659</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>230798</v>
       </c>
       <c r="J3">
         <v>-230798</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">MDwerks, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21T04:49:05.890Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:36.860Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001295514</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-153713</v>
       </c>
       <c r="D4">
         <v>-0.01</v>
       </c>
       <c r="E4">
         <v>-120374</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>23715</v>
       </c>
       <c r="I4">
         <v>138682</v>
       </c>
       <c r="J4">
         <v>-114967</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">MDwerks, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21T04:49:05.890Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:36.860Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001295514</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>104066</v>
       </c>
       <c r="C5">
         <v>-291672</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>-519790</v>
       </c>
       <c r="F5">
         <v>88000</v>
       </c>
       <c r="G5">
         <v>-607790</v>
       </c>
       <c r="H5">
         <v>3233068</v>
       </c>
       <c r="I5">
         <v>2072851</v>
       </c>
       <c r="J5">
         <v>1160217</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">MDwerks, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21T04:49:05.890Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:36.860Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001295514</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>2364093</v>
       </c>
       <c r="C6">
         <v>-1621117</v>
       </c>
       <c r="D6">
         <v>-0.01</v>
       </c>
       <c r="E6">
         <v>-781970</v>
       </c>
       <c r="F6">
         <v>6990</v>
       </c>
       <c r="G6">
         <v>-788960</v>
       </c>
       <c r="H6">
         <v>2916434</v>
       </c>
       <c r="I6">
         <v>2545406</v>
       </c>
       <c r="J6">
         <v>371028</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">MDwerks, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21T04:49:05.890Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:36.860Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001295514</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2214542</v>
       </c>
       <c r="C7">
         <v>-3797990</v>
       </c>
       <c r="D7">
         <v>-0.02</v>
       </c>
       <c r="E7">
         <v>-1574124</v>
       </c>
       <c r="F7">
         <v>872247</v>
       </c>
       <c r="G7">
         <v>-2446371</v>
       </c>
       <c r="H7">
         <v>4048772</v>
       </c>
       <c r="I7">
         <v>3046448</v>
       </c>
       <c r="J7">
         <v>1002324</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">MDwerks, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21T04:49:05.890Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:36.860Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001295514</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>