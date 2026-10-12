--- v0 (2026-08-16)
+++ v1 (2026-10-12)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>1771000000</v>
       </c>
       <c r="G2">
         <v>2749000000</v>
       </c>
       <c r="H2">
         <v>93837000000</v>
       </c>
       <c r="I2">
         <v>58509000000</v>
       </c>
       <c r="J2">
         <v>35217000000</v>
       </c>
       <c r="K2">
         <v>1974000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>35015000000</v>
       </c>
       <c r="C3">
         <v>3067000000</v>
       </c>
       <c r="D3">
         <v>1.71</v>
       </c>
       <c r="E3">
         <v>3923000000</v>
@@ -172,687 +172,687 @@
       <c r="F3">
         <v>1610000000</v>
       </c>
       <c r="G3">
         <v>2313000000</v>
       </c>
       <c r="H3">
         <v>75477000000</v>
       </c>
       <c r="I3">
         <v>43061000000</v>
       </c>
       <c r="J3">
         <v>32276000000</v>
       </c>
       <c r="K3">
         <v>4475000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>35299000000</v>
       </c>
       <c r="C4">
         <v>3915000000</v>
       </c>
       <c r="D4">
         <v>2.19</v>
       </c>
       <c r="E4">
         <v>6410000000</v>
       </c>
       <c r="F4">
         <v>1622000000</v>
       </c>
       <c r="G4">
         <v>4788000000</v>
       </c>
       <c r="H4">
         <v>72464000000</v>
       </c>
       <c r="I4">
         <v>39983000000</v>
       </c>
       <c r="J4">
         <v>32373000000</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>34244000000</v>
       </c>
       <c r="C5">
         <v>2184000000</v>
       </c>
       <c r="D5">
         <v>1.28</v>
       </c>
       <c r="E5">
         <v>3562000000</v>
       </c>
       <c r="F5">
         <v>1642000000</v>
       </c>
       <c r="G5">
         <v>1920000000</v>
       </c>
       <c r="H5">
         <v>66771000000</v>
       </c>
       <c r="I5">
         <v>38918000000</v>
       </c>
       <c r="J5">
         <v>27750000000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>29636000000</v>
       </c>
       <c r="C6">
         <v>7267000000</v>
       </c>
       <c r="D6">
         <v>4.44</v>
       </c>
       <c r="E6">
         <v>3728000000</v>
       </c>
       <c r="F6">
         <v>1514000000</v>
       </c>
       <c r="G6">
         <v>2214000000</v>
       </c>
       <c r="H6">
         <v>62843000000</v>
       </c>
       <c r="I6">
         <v>34743000000</v>
       </c>
       <c r="J6">
         <v>28012000000</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>25923000000</v>
       </c>
       <c r="C7">
         <v>1635000000</v>
       </c>
       <c r="D7">
         <v>1.04</v>
       </c>
       <c r="E7">
         <v>2838000000</v>
       </c>
       <c r="F7">
         <v>1224000000</v>
       </c>
       <c r="G7">
         <v>1614000000</v>
       </c>
       <c r="H7">
         <v>61506000000</v>
       </c>
       <c r="I7">
         <v>36323000000</v>
       </c>
       <c r="J7">
         <v>25161000000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>25896000000</v>
       </c>
       <c r="C8">
         <v>2828000000</v>
       </c>
       <c r="D8">
         <v>1.85</v>
       </c>
       <c r="E8">
         <v>2593000000</v>
       </c>
       <c r="F8">
         <v>1014000000</v>
       </c>
       <c r="G8">
         <v>1579000000</v>
       </c>
       <c r="H8">
         <v>62957000000</v>
       </c>
       <c r="I8">
         <v>36883000000</v>
       </c>
       <c r="J8">
         <v>25994000000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>25938000000</v>
       </c>
       <c r="C9">
         <v>3317000000</v>
       </c>
       <c r="D9">
         <v>2.23</v>
       </c>
       <c r="E9">
         <v>3948000000</v>
       </c>
       <c r="F9">
         <v>1095000000</v>
       </c>
       <c r="G9">
         <v>2853000000</v>
       </c>
       <c r="H9">
         <v>62618000000</v>
       </c>
       <c r="I9">
         <v>37016000000</v>
       </c>
       <c r="J9">
         <v>25637000000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>25868000000</v>
       </c>
       <c r="C10">
         <v>3929000000</v>
       </c>
       <c r="D10">
         <v>2.69</v>
       </c>
       <c r="E10">
         <v>3965000000</v>
       </c>
       <c r="F10">
         <v>925000000</v>
       </c>
       <c r="G10">
         <v>3040000000</v>
       </c>
       <c r="H10">
         <v>64515000000</v>
       </c>
       <c r="I10">
         <v>37198000000</v>
       </c>
       <c r="J10">
         <v>27241000000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>26581000000</v>
       </c>
       <c r="C11">
         <v>3555000000</v>
       </c>
       <c r="D11">
         <v>2.47</v>
       </c>
       <c r="E11">
         <v>3964000000</v>
       </c>
       <c r="F11">
         <v>863000000</v>
       </c>
       <c r="G11">
         <v>3101000000</v>
       </c>
       <c r="H11">
         <v>67810000000</v>
       </c>
       <c r="I11">
         <v>40156000000</v>
       </c>
       <c r="J11">
         <v>27578000000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>28720000000</v>
       </c>
       <c r="C12">
         <v>4300000000</v>
       </c>
       <c r="D12">
         <v>3.04</v>
       </c>
       <c r="E12">
         <v>4141000000</v>
       </c>
       <c r="F12">
         <v>965000000</v>
       </c>
       <c r="G12">
         <v>3176000000</v>
       </c>
       <c r="H12">
         <v>67092000000</v>
       </c>
       <c r="I12">
         <v>38769000000</v>
       </c>
       <c r="J12">
         <v>28269000000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>31496000000</v>
       </c>
       <c r="C13">
         <v>2717000000</v>
       </c>
       <c r="D13">
         <v>1.96</v>
       </c>
       <c r="E13">
         <v>3908000000</v>
       </c>
       <c r="F13">
         <v>906000000</v>
       </c>
       <c r="G13">
         <v>3002000000</v>
       </c>
       <c r="H13">
         <v>71161000000</v>
       </c>
       <c r="I13">
         <v>44241000000</v>
       </c>
       <c r="J13">
         <v>26883000000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>36016000000</v>
       </c>
       <c r="C14">
         <v>4959000000</v>
       </c>
       <c r="D14">
         <v>3.62</v>
       </c>
       <c r="E14">
         <v>4714000000</v>
       </c>
       <c r="F14">
         <v>1112000000</v>
       </c>
       <c r="G14">
         <v>3602000000</v>
       </c>
       <c r="H14">
         <v>71391000000</v>
       </c>
       <c r="I14">
         <v>43025000000</v>
       </c>
       <c r="J14">
         <v>28332000000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>36441000000</v>
       </c>
       <c r="C15">
         <v>4611000000</v>
       </c>
       <c r="D15">
         <v>3.42</v>
       </c>
       <c r="E15">
         <v>4910000000</v>
       </c>
       <c r="F15">
         <v>1387000000</v>
       </c>
       <c r="G15">
         <v>3523000000</v>
       </c>
       <c r="H15">
         <v>68497000000</v>
       </c>
       <c r="I15">
         <v>41539000000</v>
       </c>
       <c r="J15">
         <v>26932000000</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>38537000000</v>
       </c>
       <c r="C16">
         <v>2451000000</v>
       </c>
       <c r="D16">
         <v>1.89</v>
       </c>
       <c r="E16">
         <v>4514000000</v>
       </c>
       <c r="F16">
         <v>1279000000</v>
       </c>
       <c r="G16">
         <v>3235000000</v>
       </c>
       <c r="H16">
         <v>71487000000</v>
       </c>
       <c r="I16">
         <v>45596000000</v>
       </c>
       <c r="J16">
         <v>25838000000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Mondelez International, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:43.708Z</t>
+          <t xml:space="preserve">2026-10-12T12:42:12.503Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001103982</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>