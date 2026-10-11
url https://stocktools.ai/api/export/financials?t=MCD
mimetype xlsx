--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -118,737 +118,737 @@
         <v>7150100000</v>
       </c>
       <c r="F2">
         <v>2729800000</v>
       </c>
       <c r="G2">
         <v>4420300000</v>
       </c>
       <c r="H2">
         <v>32989900000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>14390200000</v>
       </c>
       <c r="K2">
         <v>2335700000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>27567000000</v>
       </c>
       <c r="C3">
         <v>5464800000</v>
       </c>
       <c r="D3">
         <v>5.36</v>
       </c>
       <c r="E3">
         <v>6966100000</v>
       </c>
       <c r="F3">
         <v>3049200000</v>
       </c>
       <c r="G3">
         <v>3916900000</v>
       </c>
       <c r="H3">
         <v>35386500000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>15293600000</v>
       </c>
       <c r="K3">
         <v>2336100000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>28105700000</v>
       </c>
       <c r="C4">
         <v>5585900000</v>
       </c>
       <c r="D4">
         <v>5.55</v>
       </c>
       <c r="E4">
         <v>7120700000</v>
       </c>
       <c r="F4">
         <v>2824700000</v>
       </c>
       <c r="G4">
         <v>4296000000</v>
       </c>
       <c r="H4">
         <v>36626300000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>16009700000</v>
       </c>
       <c r="K4">
         <v>2798700000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>27441300000</v>
       </c>
       <c r="C5">
         <v>4757800000</v>
       </c>
       <c r="D5">
         <v>4.82</v>
       </c>
       <c r="E5">
         <v>6730300000</v>
       </c>
       <c r="F5">
         <v>2583400000</v>
       </c>
       <c r="G5">
         <v>4146900000</v>
       </c>
       <c r="H5">
         <v>34227400000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>12853400000</v>
       </c>
       <c r="K5">
         <v>2077900000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>25413000000</v>
       </c>
       <c r="C6">
         <v>4529300000</v>
       </c>
       <c r="D6">
         <v>4.8</v>
       </c>
       <c r="E6">
         <v>6539100000</v>
       </c>
       <c r="F6">
         <v>1813900000</v>
       </c>
       <c r="G6">
         <v>4725200000</v>
       </c>
       <c r="H6">
         <v>37938700000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>7087900000</v>
       </c>
       <c r="K6">
         <v>7685500000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>24621900000</v>
       </c>
       <c r="C7">
         <v>4686500000</v>
       </c>
       <c r="D7">
         <v>5.44</v>
       </c>
       <c r="E7">
         <v>6059600000</v>
       </c>
       <c r="F7">
         <v>1821100000</v>
       </c>
       <c r="G7">
         <v>4238500000</v>
       </c>
       <c r="H7">
         <v>31023900000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>-2204300000</v>
       </c>
       <c r="K7">
         <v>1223400000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>22820400000</v>
       </c>
       <c r="C8">
         <v>5192300000</v>
       </c>
       <c r="D8">
         <v>6.37</v>
       </c>
       <c r="E8">
         <v>5551200000</v>
       </c>
       <c r="F8">
         <v>1853700000</v>
       </c>
       <c r="G8">
         <v>3697500000</v>
       </c>
       <c r="H8">
         <v>33803700000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>-3268000000</v>
       </c>
       <c r="K8">
         <v>2463800000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>21257900000</v>
       </c>
       <c r="C9">
         <v>5924300000</v>
       </c>
       <c r="D9">
         <v>7.54</v>
       </c>
       <c r="E9">
         <v>6966700000</v>
       </c>
       <c r="F9">
         <v>2741700000</v>
       </c>
       <c r="G9">
         <v>4225000000</v>
       </c>
       <c r="H9">
         <v>32811200000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>-6258400000</v>
       </c>
       <c r="K9">
         <v>866000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>21364400000</v>
       </c>
       <c r="C10">
         <v>6025400000</v>
       </c>
       <c r="D10">
         <v>7.88</v>
       </c>
       <c r="E10">
         <v>8122100000</v>
       </c>
       <c r="F10">
         <v>2393700000</v>
       </c>
       <c r="G10">
         <v>5728400000</v>
       </c>
       <c r="H10">
         <v>47510800000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-8210300000</v>
       </c>
       <c r="K10">
         <v>898500000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>19207800000</v>
       </c>
       <c r="C11">
         <v>4730500000</v>
       </c>
       <c r="D11">
         <v>6.31</v>
       </c>
       <c r="E11">
         <v>6265200000</v>
       </c>
       <c r="F11">
         <v>1640800000</v>
       </c>
       <c r="G11">
         <v>4624400000</v>
       </c>
       <c r="H11">
         <v>52626800000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>-7824900000</v>
       </c>
       <c r="K11">
         <v>3449100000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>23222900000</v>
       </c>
       <c r="C12">
         <v>7545000000</v>
       </c>
       <c r="D12">
         <v>10.04</v>
       </c>
       <c r="E12">
         <v>9141500000</v>
       </c>
       <c r="F12">
         <v>2040000000</v>
       </c>
       <c r="G12">
         <v>7101500000</v>
       </c>
       <c r="H12">
         <v>53854300000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>-4601000000</v>
       </c>
       <c r="K12">
         <v>4709200000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>23183000000</v>
       </c>
       <c r="C13">
         <v>6177000000</v>
       </c>
       <c r="D13">
         <v>8.33</v>
       </c>
       <c r="E13">
         <v>7387000000</v>
       </c>
       <c r="F13">
         <v>1899000000</v>
       </c>
       <c r="G13">
         <v>5488000000</v>
       </c>
       <c r="H13">
         <v>50436000000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>-6003000000</v>
       </c>
       <c r="K13">
         <v>2583800000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>25494000000</v>
       </c>
       <c r="C14">
         <v>8469000000</v>
       </c>
       <c r="D14">
         <v>11.56</v>
       </c>
       <c r="E14">
         <v>9612000000</v>
       </c>
       <c r="F14">
         <v>2357000000</v>
       </c>
       <c r="G14">
         <v>7255000000</v>
       </c>
       <c r="H14">
         <v>56147000000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>-4707000000</v>
       </c>
       <c r="K14">
         <v>4579000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>25920000000</v>
       </c>
       <c r="C15">
         <v>8223000000</v>
       </c>
       <c r="D15">
         <v>11.39</v>
       </c>
       <c r="E15">
         <v>9447000000</v>
       </c>
       <c r="F15">
         <v>2775000000</v>
       </c>
       <c r="G15">
         <v>6672000000</v>
       </c>
       <c r="H15">
         <v>55182000000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>-3797000000</v>
       </c>
       <c r="K15">
         <v>1085000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>26885000000</v>
       </c>
       <c r="C16">
         <v>8563000000</v>
       </c>
       <c r="D16">
         <v>11.95</v>
       </c>
       <c r="E16">
         <v>10551000000</v>
       </c>
       <c r="F16">
         <v>3365000000</v>
       </c>
       <c r="G16">
         <v>7186000000</v>
       </c>
       <c r="H16">
         <v>59515000000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>-1791000000</v>
       </c>
       <c r="K16">
         <v>774000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">McDONALD’S CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:48.239Z</t>
+          <t xml:space="preserve">2026-10-11T05:04:56.420Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000063908</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>