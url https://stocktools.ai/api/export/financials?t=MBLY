--- v0 (2026-08-14)
+++ v1 (2026-10-26)
@@ -76,335 +76,685 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-26</t>
         </is>
       </c>
       <c r="B2">
         <v>967000000</v>
       </c>
       <c r="C2">
         <v>-196000000</v>
       </c>
       <c r="D2">
         <v>-0.26</v>
       </c>
       <c r="E2">
         <v>271000000</v>
       </c>
       <c r="F2">
         <v>91000000</v>
       </c>
       <c r="G2">
         <v>180000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>15842000000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobileye Global Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:37:02.009Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:04.380Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001910139</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-25</t>
         </is>
       </c>
       <c r="B3">
         <v>1386000000</v>
       </c>
       <c r="C3">
         <v>-75000000</v>
       </c>
       <c r="D3">
         <v>-0.1</v>
       </c>
       <c r="E3">
         <v>599000000</v>
       </c>
       <c r="F3">
         <v>143000000</v>
       </c>
       <c r="G3">
         <v>456000000</v>
       </c>
       <c r="H3">
         <v>16655000000</v>
       </c>
       <c r="I3">
         <v>766000000</v>
       </c>
       <c r="J3">
         <v>15889000000</v>
       </c>
       <c r="K3">
         <v>616000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobileye Global Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:37:02.009Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:04.380Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001910139</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>1869000000</v>
       </c>
       <c r="C4">
         <v>-82000000</v>
       </c>
       <c r="D4">
         <v>-0.11</v>
       </c>
       <c r="E4">
         <v>546000000</v>
       </c>
       <c r="F4">
         <v>111000000</v>
       </c>
       <c r="G4">
         <v>435000000</v>
       </c>
       <c r="H4">
         <v>15441000000</v>
       </c>
       <c r="I4">
         <v>647000000</v>
       </c>
       <c r="J4">
         <v>14794000000</v>
       </c>
       <c r="K4">
         <v>1024000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobileye Global Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:37:02.009Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:04.380Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001910139</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-30</t>
         </is>
       </c>
       <c r="B5">
         <v>2079000000</v>
       </c>
       <c r="C5">
         <v>-27000000</v>
       </c>
       <c r="D5">
         <v>-0.03</v>
       </c>
       <c r="E5">
         <v>394000000</v>
       </c>
       <c r="F5">
         <v>98000000</v>
       </c>
       <c r="G5">
         <v>296000000</v>
       </c>
       <c r="H5">
         <v>15577000000</v>
       </c>
       <c r="I5">
         <v>653000000</v>
       </c>
       <c r="J5">
         <v>14924000000</v>
       </c>
       <c r="K5">
         <v>1212000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobileye Global Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:37:02.009Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:04.380Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001910139</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-28</t>
         </is>
       </c>
       <c r="B6">
         <v>1654000000</v>
       </c>
       <c r="C6">
         <v>-3090000000</v>
       </c>
       <c r="D6">
         <v>-3.82</v>
       </c>
       <c r="E6">
         <v>400000000</v>
       </c>
       <c r="F6">
         <v>81000000</v>
       </c>
       <c r="G6">
         <v>319000000</v>
       </c>
       <c r="H6">
         <v>12579000000</v>
       </c>
       <c r="I6">
         <v>492000000</v>
       </c>
       <c r="J6">
         <v>12087000000</v>
       </c>
       <c r="K6">
         <v>1426000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobileye Global Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:37:02.009Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:04.380Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001910139</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-27</t>
         </is>
       </c>
       <c r="B7">
         <v>1894000000</v>
       </c>
       <c r="C7">
         <v>-392000000</v>
       </c>
       <c r="D7">
         <v>-0.48</v>
       </c>
       <c r="E7">
         <v>602000000</v>
       </c>
       <c r="F7">
         <v>79000000</v>
       </c>
       <c r="G7">
         <v>523000000</v>
       </c>
       <c r="H7">
         <v>12492000000</v>
       </c>
       <c r="I7">
         <v>611000000</v>
       </c>
       <c r="J7">
         <v>11881000000</v>
       </c>
       <c r="K7">
         <v>1836000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Mobileye Global Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:37:02.009Z</t>
+          <t xml:space="preserve">2026-10-26T04:02:04.380Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001910139</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>