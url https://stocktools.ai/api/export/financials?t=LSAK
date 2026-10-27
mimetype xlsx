--- v0 (2026-08-17)
+++ v1 (2026-10-27)
@@ -76,777 +76,1581 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-30</t>
+          <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2">
-        <v>343420000</v>
+        <v>390264000</v>
       </c>
       <c r="C2">
-        <v>2647000</v>
+        <v>44651000</v>
       </c>
       <c r="D2">
-        <v>0.06</v>
+        <v>0.99</v>
       </c>
       <c r="E2">
-        <v>66223000</v>
+        <v>20406000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
-        <v>781645000</v>
+        <v>955893000</v>
       </c>
       <c r="I2">
-        <v>455625000</v>
+        <v>609082000</v>
       </c>
       <c r="J2">
-        <v>323006000</v>
+        <v>343505000</v>
       </c>
       <c r="K2">
-        <v>95263000</v>
+        <v>39123000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3">
-        <v>390264000</v>
+        <v>452147000</v>
       </c>
       <c r="C3">
-        <v>44651000</v>
+        <v>12977000</v>
       </c>
       <c r="D3">
-        <v>0.99</v>
+        <v>0.28</v>
       </c>
       <c r="E3">
-        <v>20406000</v>
+        <v>55917000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
-        <v>955893000</v>
+        <v>1276322000</v>
       </c>
       <c r="I3">
-        <v>609082000</v>
+        <v>936353000</v>
       </c>
       <c r="J3">
-        <v>343505000</v>
+        <v>336666000</v>
       </c>
       <c r="K3">
-        <v>39123000</v>
+        <v>53665000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4">
-        <v>452147000</v>
+        <v>581656000</v>
       </c>
       <c r="C4">
-        <v>12977000</v>
+        <v>70111000</v>
       </c>
       <c r="D4">
-        <v>0.28</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.5</v>
+      </c>
+      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
-        <v>1276322000</v>
+        <v>1350945000</v>
       </c>
       <c r="I4">
-        <v>936353000</v>
+        <v>909197000</v>
       </c>
       <c r="J4">
-        <v>336666000</v>
+        <v>441771000</v>
       </c>
       <c r="K4">
-        <v>53665000</v>
+        <v>58672000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-30</t>
+          <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5">
-        <v>581656000</v>
+        <v>625979000</v>
       </c>
       <c r="C5">
-        <v>70111000</v>
+        <v>94735000</v>
       </c>
       <c r="D5">
-        <v>1.5</v>
+        <v>2.02</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
-        <v>1350945000</v>
+        <v>1316956000</v>
       </c>
       <c r="I5">
-        <v>909197000</v>
+        <v>838171000</v>
       </c>
       <c r="J5">
-        <v>441771000</v>
+        <v>478127000</v>
       </c>
       <c r="K5">
-        <v>58672000</v>
+        <v>117583000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-30</t>
+          <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6">
-        <v>625979000</v>
+        <v>590749000</v>
       </c>
       <c r="C6">
-        <v>94735000</v>
+        <v>82454000</v>
       </c>
       <c r="D6">
-        <v>2.02</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>1.71</v>
+      </c>
+      <c r="E6">
+        <v>116552000</v>
+      </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
-        <v>1316956000</v>
+        <v>1263500000</v>
       </c>
       <c r="I6">
-        <v>838171000</v>
+        <v>660280000</v>
       </c>
       <c r="J6">
-        <v>478127000</v>
+        <v>493047000</v>
       </c>
       <c r="K6">
-        <v>117583000</v>
+        <v>223644000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-30</t>
+          <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
-        <v>590749000</v>
+        <v>610066000</v>
       </c>
       <c r="C7">
-        <v>82454000</v>
+        <v>73070000</v>
       </c>
       <c r="D7">
-        <v>1.71</v>
+        <v>1.33</v>
       </c>
       <c r="E7">
-        <v>116552000</v>
+        <v>97161000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>1263500000</v>
+        <v>1450756000</v>
       </c>
       <c r="I7">
-        <v>660280000</v>
+        <v>742749000</v>
       </c>
       <c r="J7">
-        <v>493047000</v>
+        <v>597569000</v>
       </c>
       <c r="K7">
-        <v>223644000</v>
+        <v>258457000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-30</t>
+          <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
-        <v>610066000</v>
+        <v>612889000</v>
       </c>
       <c r="C8">
-        <v>73070000</v>
+        <v>62087000</v>
       </c>
       <c r="D8">
-        <v>1.33</v>
+        <v>1.09</v>
       </c>
       <c r="E8">
-        <v>97161000</v>
-[...2 lines deleted...]
-      <c r="G8"/>
+        <v>132305000</v>
+      </c>
+      <c r="F8">
+        <v>9649000</v>
+      </c>
+      <c r="G8">
+        <v>122656000</v>
+      </c>
       <c r="H8">
-        <v>1450756000</v>
+        <v>1217314000</v>
       </c>
       <c r="I8">
-        <v>742749000</v>
+        <v>372745000</v>
       </c>
       <c r="J8">
-        <v>597569000</v>
+        <v>640986000</v>
       </c>
       <c r="K8">
-        <v>258457000</v>
+        <v>90054000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>612889000</v>
+        <v>160635000</v>
       </c>
       <c r="C9">
-        <v>62087000</v>
+        <v>-311007000</v>
       </c>
       <c r="D9">
-        <v>1.09</v>
+        <v>-5.48</v>
       </c>
       <c r="E9">
-        <v>132305000</v>
+        <v>-4460000</v>
       </c>
       <c r="F9">
-        <v>9649000</v>
+        <v>9416000</v>
       </c>
       <c r="G9">
-        <v>122656000</v>
+        <v>-13876000</v>
       </c>
       <c r="H9">
-        <v>1217314000</v>
+        <v>670247000</v>
       </c>
       <c r="I9">
-        <v>372745000</v>
+        <v>245233000</v>
       </c>
       <c r="J9">
-        <v>640986000</v>
+        <v>317342000</v>
       </c>
       <c r="K9">
-        <v>90054000</v>
+        <v>46065000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
-        <v>160635000</v>
+        <v>144299000</v>
       </c>
       <c r="C10">
-        <v>-311007000</v>
+        <v>-78358000</v>
       </c>
       <c r="D10">
-        <v>-5.48</v>
+        <v>-1.37</v>
       </c>
       <c r="E10">
-        <v>-4460000</v>
+        <v>-46045000</v>
       </c>
       <c r="F10">
-        <v>9416000</v>
+        <v>5938000</v>
       </c>
       <c r="G10">
-        <v>-13876000</v>
+        <v>-51983000</v>
       </c>
       <c r="H10">
-        <v>670247000</v>
+        <v>453678000</v>
       </c>
       <c r="I10">
-        <v>245233000</v>
+        <v>78486000</v>
       </c>
       <c r="J10">
-        <v>317342000</v>
+        <v>290213000</v>
       </c>
       <c r="K10">
-        <v>46065000</v>
+        <v>217671000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-30</t>
+          <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
-        <v>144299000</v>
+        <v>130786000</v>
       </c>
       <c r="C11">
-        <v>-78358000</v>
+        <v>-38057000</v>
       </c>
       <c r="D11">
-        <v>-1.37</v>
+        <v>-0.67</v>
       </c>
       <c r="E11">
-        <v>-46045000</v>
+        <v>-58371000</v>
       </c>
       <c r="F11">
-        <v>5938000</v>
+        <v>4285000</v>
       </c>
       <c r="G11">
-        <v>-51983000</v>
+        <v>-62656000</v>
       </c>
       <c r="H11">
-        <v>453678000</v>
+        <v>428330000</v>
       </c>
       <c r="I11">
-        <v>78486000</v>
+        <v>67371000</v>
       </c>
       <c r="J11">
-        <v>290213000</v>
+        <v>275980000</v>
       </c>
       <c r="K11">
-        <v>217671000</v>
+        <v>198572000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-30</t>
+          <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
-        <v>130786000</v>
+        <v>222609000</v>
       </c>
       <c r="C12">
-        <v>-38057000</v>
+        <v>-44697000</v>
       </c>
       <c r="D12">
-        <v>-0.67</v>
+        <v>-0.75</v>
       </c>
       <c r="E12">
-        <v>-58371000</v>
+        <v>-37198000</v>
       </c>
       <c r="F12">
-        <v>4285000</v>
+        <v>4558000</v>
       </c>
       <c r="G12">
-        <v>-62656000</v>
+        <v>-41756000</v>
       </c>
       <c r="H12">
-        <v>428330000</v>
+        <v>656565000</v>
       </c>
       <c r="I12">
-        <v>67371000</v>
+        <v>342216000</v>
       </c>
       <c r="J12">
-        <v>275980000</v>
+        <v>234920000</v>
       </c>
       <c r="K12">
-        <v>198572000</v>
+        <v>43940000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-30</t>
+          <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
-        <v>222609000</v>
+        <v>527971000</v>
       </c>
       <c r="C13">
-        <v>-43876000</v>
+        <v>-35935000</v>
       </c>
       <c r="D13">
-        <v>-0.75</v>
+        <v>-0.56</v>
       </c>
       <c r="E13">
-        <v>-37198000</v>
+        <v>410000</v>
       </c>
       <c r="F13">
-        <v>4558000</v>
+        <v>16156000</v>
       </c>
       <c r="G13">
-        <v>-41756000</v>
+        <v>-15746000</v>
       </c>
       <c r="H13">
-        <v>656565000</v>
+        <v>542234000</v>
       </c>
       <c r="I13">
-        <v>342216000</v>
+        <v>283327000</v>
       </c>
       <c r="J13">
-        <v>234920000</v>
+        <v>179478000</v>
       </c>
       <c r="K13">
-        <v>43940000</v>
+        <v>35499000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-30</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>527971000</v>
+        <v>564222000</v>
       </c>
       <c r="C14">
-        <v>-35074000</v>
+        <v>-18515000</v>
       </c>
       <c r="D14">
-        <v>-0.56</v>
+        <v>-0.29</v>
       </c>
       <c r="E14">
-        <v>410000</v>
+        <v>28789000</v>
       </c>
       <c r="F14">
-        <v>16156000</v>
+        <v>12665000</v>
       </c>
       <c r="G14">
-        <v>-15746000</v>
+        <v>16124000</v>
       </c>
       <c r="H14">
-        <v>542234000</v>
+        <v>558450000</v>
       </c>
       <c r="I14">
-        <v>283327000</v>
+        <v>303164000</v>
       </c>
       <c r="J14">
-        <v>179478000</v>
+        <v>175857000</v>
       </c>
       <c r="K14">
-        <v>35499000</v>
+        <v>59065000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
-        <v>564222000</v>
+        <v>659701000</v>
       </c>
       <c r="C15">
-        <v>-17440000</v>
+        <v>-90957000</v>
       </c>
       <c r="D15">
-        <v>-0.27</v>
+        <v>-1.19</v>
       </c>
       <c r="E15">
-        <v>28789000</v>
+        <v>-9122000</v>
       </c>
       <c r="F15">
-        <v>12665000</v>
+        <v>17199000</v>
       </c>
       <c r="G15">
-        <v>16124000</v>
+        <v>-26321000</v>
       </c>
       <c r="H15">
-        <v>558450000</v>
+        <v>651494000</v>
       </c>
       <c r="I15">
-        <v>303164000</v>
+        <v>396283000</v>
       </c>
       <c r="J15">
-        <v>175857000</v>
+        <v>159413000</v>
       </c>
       <c r="K15">
-        <v>59065000</v>
+        <v>76520000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-30</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
-        <v>659701000</v>
+        <v>721554000</v>
       </c>
       <c r="C16">
-        <v>-87504000</v>
+        <v>2758000</v>
       </c>
       <c r="D16">
-        <v>-1.14</v>
+        <v>0.03</v>
       </c>
       <c r="E16">
-        <v>-9122000</v>
+        <v>52444000</v>
       </c>
       <c r="F16">
-        <v>17199000</v>
+        <v>20646000</v>
       </c>
       <c r="G16">
-        <v>-26321000</v>
+        <v>31798000</v>
       </c>
       <c r="H16">
-        <v>653710000</v>
+        <v>699288000</v>
       </c>
       <c r="I16">
-        <v>396283000</v>
+        <v>414964000</v>
       </c>
       <c r="J16">
-        <v>161629000</v>
+        <v>205352000</v>
       </c>
       <c r="K16">
-        <v>76520000</v>
+        <v>81409000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">LESAKA TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:27:27.818Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:35.428Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001041514</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>