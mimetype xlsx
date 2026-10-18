--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -112,51 +112,51 @@
         <v>-76871</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-70116</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>622</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>-6371</v>
       </c>
       <c r="K2">
         <v>6416548</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>7709671</v>
       </c>
       <c r="C3">
         <v>3886905</v>
       </c>
       <c r="D3">
         <v>0.85</v>
       </c>
       <c r="E3">
         <v>-3178393</v>
@@ -164,51 +164,51 @@
       <c r="F3">
         <v>12316</v>
       </c>
       <c r="G3">
         <v>-3190709</v>
       </c>
       <c r="H3">
         <v>5566218</v>
       </c>
       <c r="I3">
         <v>250025</v>
       </c>
       <c r="J3">
         <v>5316193</v>
       </c>
       <c r="K3">
         <v>5377114</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>-10590106</v>
       </c>
       <c r="D4">
         <v>-1.44</v>
       </c>
       <c r="E4">
         <v>-8588456</v>
@@ -216,147 +216,147 @@
       <c r="F4">
         <v>1206</v>
       </c>
       <c r="G4">
         <v>-8589662</v>
       </c>
       <c r="H4">
         <v>46107522</v>
       </c>
       <c r="I4">
         <v>1283775</v>
       </c>
       <c r="J4">
         <v>44823747</v>
       </c>
       <c r="K4">
         <v>45263698</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-20372676</v>
       </c>
       <c r="D5">
         <v>-1.6</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>59608</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>27993502</v>
       </c>
       <c r="I5">
         <v>1633532</v>
       </c>
       <c r="J5">
         <v>26359970</v>
       </c>
       <c r="K5">
         <v>27666055</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-18208378</v>
       </c>
       <c r="D6">
         <v>-1.11</v>
       </c>
       <c r="E6">
         <v>-15356304</v>
       </c>
       <c r="F6">
         <v>28689</v>
       </c>
       <c r="G6">
         <v>-15384993</v>
       </c>
       <c r="H6">
         <v>45377278</v>
       </c>
       <c r="I6">
         <v>3391861</v>
       </c>
       <c r="J6">
         <v>41985417</v>
       </c>
       <c r="K6">
         <v>20007659</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>-18971508</v>
       </c>
       <c r="D7">
         <v>-1.04</v>
       </c>
       <c r="E7">
         <v>-18281938</v>
@@ -364,51 +364,51 @@
       <c r="F7">
         <v>59650</v>
       </c>
       <c r="G7">
         <v>-18341588</v>
       </c>
       <c r="H7">
         <v>27342970</v>
       </c>
       <c r="I7">
         <v>1326169</v>
       </c>
       <c r="J7">
         <v>26016801</v>
       </c>
       <c r="K7">
         <v>5560716</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>-20982860</v>
       </c>
       <c r="D8">
         <v>-1.05</v>
       </c>
       <c r="E8">
         <v>-16702015</v>
@@ -416,51 +416,51 @@
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>-16702015</v>
       </c>
       <c r="H8">
         <v>25325114</v>
       </c>
       <c r="I8">
         <v>6345126</v>
       </c>
       <c r="J8">
         <v>18979988</v>
       </c>
       <c r="K8">
         <v>3210749</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>428031</v>
       </c>
       <c r="C9">
         <v>-11660022</v>
       </c>
       <c r="D9">
         <v>-0.55</v>
       </c>
       <c r="E9">
         <v>-12078825</v>
@@ -468,147 +468,147 @@
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>-12078825</v>
       </c>
       <c r="H9">
         <v>20851953</v>
       </c>
       <c r="I9">
         <v>11418280</v>
       </c>
       <c r="J9">
         <v>9433673</v>
       </c>
       <c r="K9">
         <v>8077539</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>164990</v>
       </c>
       <c r="C10">
         <v>-13007344</v>
       </c>
       <c r="D10">
         <v>-0.5</v>
       </c>
       <c r="E10">
         <v>-11666217</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>19658280</v>
       </c>
       <c r="I10">
         <v>13370484</v>
       </c>
       <c r="J10">
         <v>6287796</v>
       </c>
       <c r="K10">
         <v>9728523</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11">
         <v>-20964819</v>
       </c>
       <c r="D11">
         <v>-0.38</v>
       </c>
       <c r="E11">
         <v>-15303098</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>25352776</v>
       </c>
       <c r="I11">
         <v>10010857</v>
       </c>
       <c r="J11">
         <v>15341919</v>
       </c>
       <c r="K11">
         <v>19217382</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>16140838</v>
       </c>
       <c r="C12">
         <v>-634399</v>
       </c>
       <c r="D12">
         <v>-0.01</v>
       </c>
       <c r="E12">
         <v>-4411303</v>
@@ -616,51 +616,51 @@
       <c r="F12">
         <v>7591</v>
       </c>
       <c r="G12">
         <v>-4418894</v>
       </c>
       <c r="H12">
         <v>52482439</v>
       </c>
       <c r="I12">
         <v>6912421</v>
       </c>
       <c r="J12">
         <v>45570018</v>
       </c>
       <c r="K12">
         <v>2950552</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>500000</v>
       </c>
       <c r="C13">
         <v>-10758636</v>
       </c>
       <c r="D13">
         <v>-2.15</v>
       </c>
       <c r="E13">
         <v>-11968819</v>
@@ -668,51 +668,51 @@
       <c r="F13">
         <v>133831</v>
       </c>
       <c r="G13">
         <v>-12102650</v>
       </c>
       <c r="H13">
         <v>37542922</v>
       </c>
       <c r="I13">
         <v>1907982</v>
       </c>
       <c r="J13">
         <v>35634940</v>
       </c>
       <c r="K13">
         <v>3148496</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>-2850818</v>
       </c>
       <c r="C14">
         <v>-16350000</v>
       </c>
       <c r="D14">
         <v>-3.14</v>
       </c>
       <c r="E14">
         <v>-11865991</v>
@@ -720,135 +720,135 @@
       <c r="F14">
         <v>13167</v>
       </c>
       <c r="G14">
         <v>-11879158</v>
       </c>
       <c r="H14">
         <v>23001072</v>
       </c>
       <c r="I14">
         <v>2631629</v>
       </c>
       <c r="J14">
         <v>20369443</v>
       </c>
       <c r="K14">
         <v>4771758</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>11198144</v>
       </c>
       <c r="C15">
         <v>10000</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>-1221233</v>
       </c>
       <c r="F15">
         <v>90086</v>
       </c>
       <c r="G15">
         <v>-1311319</v>
       </c>
       <c r="H15">
         <v>22510501</v>
       </c>
       <c r="I15">
         <v>1512936</v>
       </c>
       <c r="J15">
         <v>20997565</v>
       </c>
       <c r="K15">
         <v>6205926</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>1976677</v>
       </c>
       <c r="C16">
         <v>-9630000</v>
       </c>
       <c r="D16">
         <v>-1.69</v>
       </c>
       <c r="E16">
         <v>-9760721</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>17005612</v>
       </c>
       <c r="I16">
         <v>2528196</v>
       </c>
       <c r="J16">
         <v>14477416</v>
       </c>
       <c r="K16">
         <v>5205842</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">LIPOCINE INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:27.392Z</t>
+          <t xml:space="preserve">2026-10-18T02:47:25.246Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001535955</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>