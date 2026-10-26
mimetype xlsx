--- v0 (2026-08-19)
+++ v1 (2026-10-26)
@@ -76,727 +76,1527 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-09-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-22582</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-13760</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>31300</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>24653</v>
       </c>
       <c r="K2">
         <v>30300</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-29775</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-24543</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>23117</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>10859</v>
       </c>
       <c r="K3">
         <v>21738</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-16466</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-19716</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2135</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>-5607</v>
       </c>
       <c r="K4">
         <v>2022</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-19125</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-14278</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2775</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>-24732</v>
       </c>
       <c r="K5">
         <v>2662</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-02-29</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-2836366</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-1107755</v>
       </c>
       <c r="F6">
         <v>1598723</v>
       </c>
       <c r="G6">
         <v>-2706478</v>
       </c>
       <c r="H6">
         <v>2482689</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>1417478</v>
       </c>
       <c r="K6">
         <v>422586</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-02-28</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-4114001</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-2833490</v>
       </c>
       <c r="F7">
         <v>513022</v>
       </c>
       <c r="G7">
         <v>-3346512</v>
       </c>
       <c r="H7">
         <v>2937530</v>
       </c>
       <c r="I7">
         <v>800008</v>
       </c>
       <c r="J7">
         <v>2137522</v>
       </c>
       <c r="K7">
         <v>916487</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-02-28</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-14037378</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-6391486</v>
       </c>
       <c r="F8">
         <v>2710053</v>
       </c>
       <c r="G8">
         <v>-9101539</v>
       </c>
       <c r="H8">
         <v>13395563</v>
       </c>
       <c r="I8">
         <v>3071498</v>
       </c>
       <c r="J8">
         <v>10324065</v>
       </c>
       <c r="K8">
         <v>8149713</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-28</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-17536411</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-7562487</v>
       </c>
       <c r="F9">
         <v>1892654</v>
       </c>
       <c r="G9">
         <v>-9455141</v>
       </c>
       <c r="H9">
         <v>12157846</v>
       </c>
       <c r="I9">
         <v>9531454</v>
       </c>
       <c r="J9">
         <v>2626392</v>
       </c>
       <c r="K9">
         <v>5833390</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-29</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-14505455</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-9092549</v>
       </c>
       <c r="F10">
         <v>2439013</v>
       </c>
       <c r="G10">
         <v>-11531562</v>
       </c>
       <c r="H10">
         <v>42836558</v>
       </c>
       <c r="I10">
         <v>4372850</v>
       </c>
       <c r="J10">
         <v>38463708</v>
       </c>
       <c r="K10">
         <v>33717671</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-02-28</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-36344923</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-22490636</v>
       </c>
       <c r="F11">
         <v>1735079</v>
       </c>
       <c r="G11">
         <v>-24225715</v>
       </c>
       <c r="H11">
         <v>43403513</v>
       </c>
       <c r="I11">
         <v>10578989</v>
       </c>
       <c r="J11">
         <v>32824524</v>
       </c>
       <c r="K11">
         <v>35221951</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-02-28</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-44920956</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-40562661</v>
       </c>
       <c r="F12">
         <v>4815847</v>
       </c>
       <c r="G12">
         <v>-45378508</v>
       </c>
       <c r="H12">
         <v>59220199</v>
       </c>
       <c r="I12">
         <v>13225218</v>
       </c>
       <c r="J12">
         <v>45996000</v>
       </c>
       <c r="K12">
         <v>44061427</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-02-28</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-21301000</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>-34892000</v>
       </c>
       <c r="F13">
         <v>81000</v>
       </c>
       <c r="G13">
         <v>-34973000</v>
       </c>
       <c r="H13">
         <v>40560000</v>
       </c>
       <c r="I13">
         <v>6824000</v>
       </c>
       <c r="J13">
         <v>33736000</v>
       </c>
       <c r="K13">
         <v>29591000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-02-29</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-21087000</v>
       </c>
       <c r="D14">
         <v>-0.44</v>
       </c>
       <c r="E14">
         <v>-18046000</v>
       </c>
       <c r="F14">
         <v>5162000</v>
       </c>
       <c r="G14">
         <v>-23208000</v>
       </c>
       <c r="H14">
         <v>20553000</v>
       </c>
       <c r="I14">
         <v>6411000</v>
       </c>
       <c r="J14">
         <v>14142000</v>
       </c>
       <c r="K14">
         <v>6958000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-28</t>
         </is>
       </c>
       <c r="B15">
         <v>10889000</v>
       </c>
       <c r="C15">
         <v>-15057000</v>
       </c>
       <c r="D15">
         <v>-0.32</v>
       </c>
       <c r="E15">
         <v>-2121000</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>-2121000</v>
       </c>
       <c r="H15">
         <v>18578000</v>
       </c>
       <c r="I15">
         <v>18211000</v>
       </c>
       <c r="J15">
         <v>367000</v>
       </c>
       <c r="K15">
         <v>12973000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-02-28</t>
         </is>
       </c>
       <c r="B16">
         <v>514000</v>
       </c>
       <c r="C16">
         <v>-12299000</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>-10110000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>8559000</v>
       </c>
       <c r="I16">
         <v>18139000</v>
       </c>
       <c r="J16">
-        <v>-9580000</v>
+        <v>-9581000</v>
       </c>
       <c r="K16">
         <v>2356000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Loop Industries, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:53:04.011Z</t>
+          <t xml:space="preserve">2026-10-26T18:44:18.782Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001504678</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>