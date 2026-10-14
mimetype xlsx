--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -114,83 +114,83 @@
       <c r="D2"/>
       <c r="E2">
         <v>-25228000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>1585026000</v>
       </c>
       <c r="I2">
         <v>1762148000</v>
       </c>
       <c r="J2">
         <v>-199235000</v>
       </c>
       <c r="K2">
         <v>402641000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Liberty Live Holdings, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:11:56.061Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:21.468Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002078416</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>381951000</v>
       </c>
       <c r="C3">
         <v>-86967000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-29455000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1888893000</v>
       </c>
       <c r="I3">
         <v>1916028000</v>
       </c>
       <c r="J3">
         <v>-49081000</v>
       </c>
       <c r="K3">
         <v>545494000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Liberty Live Holdings, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:11:56.061Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:21.468Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002078416</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>