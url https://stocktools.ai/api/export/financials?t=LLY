--- v0 (2026-08-27)
+++ v1 (2026-10-13)
@@ -114,681 +114,681 @@
       <c r="D2">
         <v>3.9</v>
       </c>
       <c r="E2">
         <v>7234500000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>33659800000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>13541700000</v>
       </c>
       <c r="K2">
         <v>5922500000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>22603400000</v>
       </c>
       <c r="C3">
         <v>4088600000</v>
       </c>
       <c r="D3">
         <v>3.66</v>
       </c>
       <c r="E3">
         <v>5304800000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>34398900000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>14765200000</v>
       </c>
       <c r="K3">
         <v>4018800000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>23113100000</v>
       </c>
       <c r="C4">
         <v>4684800000</v>
       </c>
       <c r="D4">
         <v>4.32</v>
       </c>
       <c r="E4">
         <v>5735000000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>35248700000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>17631400000</v>
       </c>
       <c r="K4">
         <v>3830200000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>19615600000</v>
       </c>
       <c r="C5">
         <v>2390500000</v>
       </c>
       <c r="D5">
         <v>2.23</v>
       </c>
       <c r="E5">
         <v>4458400000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>36307600000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>15373200000</v>
       </c>
       <c r="K5">
         <v>3871600000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>19958700000</v>
       </c>
       <c r="C6">
         <v>2408400000</v>
       </c>
       <c r="D6">
         <v>2.26</v>
       </c>
       <c r="E6">
         <v>2964600000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>35568900000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>14571300000</v>
       </c>
       <c r="K6">
         <v>3666400000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>18312800000</v>
       </c>
       <c r="C7">
         <v>2737600000</v>
       </c>
       <c r="D7">
         <v>2.58</v>
       </c>
       <c r="E7">
         <v>4851000000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>38805900000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>14007700000</v>
       </c>
       <c r="K7">
         <v>4582100000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>19973800000</v>
       </c>
       <c r="C8">
         <v>-204100000</v>
       </c>
       <c r="D8">
         <v>-0.19</v>
       </c>
       <c r="E8">
         <v>5615600000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>44981000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>11592200000</v>
       </c>
       <c r="K8">
         <v>6211800000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>21493300000</v>
       </c>
       <c r="C9">
         <v>3232000000</v>
       </c>
       <c r="D9">
         <v>3.13</v>
       </c>
       <c r="E9">
         <v>5524500000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>43908400000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>9828700000</v>
       </c>
       <c r="K9">
         <v>7320700000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>22319500000</v>
       </c>
       <c r="C10">
         <v>8318400000</v>
       </c>
       <c r="D10">
         <v>8.89</v>
       </c>
       <c r="E10">
         <v>4836600000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>39286100000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>2606900000</v>
       </c>
       <c r="K10">
         <v>2337500000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>24539800000</v>
       </c>
       <c r="C11">
         <v>6193700000</v>
       </c>
       <c r="D11">
         <v>6.79</v>
       </c>
       <c r="E11">
         <v>6499600000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>46633100000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>5641600000</v>
       </c>
       <c r="K11">
         <v>3657100000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>28318400000</v>
       </c>
       <c r="C12">
         <v>5581700000</v>
       </c>
       <c r="D12">
         <v>6.12</v>
       </c>
       <c r="E12">
         <v>7365900000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>48806000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>8979200000</v>
       </c>
       <c r="K12">
         <v>3818500000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>28541400000</v>
       </c>
       <c r="C13">
         <v>6244800000</v>
       </c>
       <c r="D13">
         <v>6.9</v>
       </c>
       <c r="E13">
         <v>7585700000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>49489800000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>10649800000</v>
       </c>
       <c r="K13">
         <v>2067000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>34124000000</v>
       </c>
       <c r="C14">
         <v>5240000000</v>
       </c>
       <c r="D14">
         <v>5.8</v>
       </c>
       <c r="E14">
         <v>4240000000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>64006300000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>10771900000</v>
       </c>
       <c r="K14">
         <v>2818600000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>45043000000</v>
       </c>
       <c r="C15">
         <v>10590000000</v>
       </c>
       <c r="D15">
         <v>11.71</v>
       </c>
       <c r="E15">
         <v>8818000000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>78715000000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>14272000000</v>
       </c>
       <c r="K15">
         <v>3268000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>65179000000</v>
       </c>
       <c r="C16">
         <v>20640000000</v>
       </c>
       <c r="D16">
         <v>22.95</v>
       </c>
       <c r="E16">
         <v>16813000000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>112476000000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>26535000000</v>
       </c>
       <c r="K16">
         <v>7268000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ELI LILLY AND COMPANY</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T12:30:18.398Z</t>
+          <t xml:space="preserve">2026-10-13T22:02:35.998Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000059478</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>