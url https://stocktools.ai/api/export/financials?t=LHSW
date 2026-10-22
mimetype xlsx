--- v0 (2026-08-16)
+++ v1 (2026-10-22)
@@ -112,51 +112,51 @@
         <v>1610110</v>
       </c>
       <c r="D2">
         <v>0.03</v>
       </c>
       <c r="E2">
         <v>-1469694</v>
       </c>
       <c r="F2">
         <v>3056</v>
       </c>
       <c r="G2">
         <v>-1472750</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lianhe Sowell International Group Ltd</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:06:50.968Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:00.395Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002004024</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B3">
         <v>36598667</v>
       </c>
       <c r="C3">
         <v>2817914</v>
       </c>
       <c r="D3">
         <v>0.9</v>
       </c>
       <c r="E3">
         <v>-2075626</v>
@@ -164,51 +164,51 @@
       <c r="F3">
         <v>66745</v>
       </c>
       <c r="G3">
         <v>-2142371</v>
       </c>
       <c r="H3">
         <v>19129887</v>
       </c>
       <c r="I3">
         <v>11280967</v>
       </c>
       <c r="J3">
         <v>7849070</v>
       </c>
       <c r="K3">
         <v>206187</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Lianhe Sowell International Group Ltd</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:06:50.968Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:00.395Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002004024</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B4">
         <v>36539846</v>
       </c>
       <c r="C4">
         <v>3124662</v>
       </c>
       <c r="D4">
         <v>1</v>
       </c>
       <c r="E4">
         <v>-1474574</v>
@@ -216,51 +216,51 @@
       <c r="F4">
         <v>4917</v>
       </c>
       <c r="G4">
         <v>-1479491</v>
       </c>
       <c r="H4">
         <v>30729130</v>
       </c>
       <c r="I4">
         <v>19075769</v>
       </c>
       <c r="J4">
         <v>11595608</v>
       </c>
       <c r="K4">
         <v>108745</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Lianhe Sowell International Group Ltd</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:06:50.968Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:00.395Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002004024</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B5">
         <v>43269569</v>
       </c>
       <c r="C5">
         <v>-5695012</v>
       </c>
       <c r="D5">
         <v>-1.74</v>
       </c>
       <c r="E5">
         <v>-8966396</v>
@@ -268,37 +268,37 @@
       <c r="F5">
         <v>83006</v>
       </c>
       <c r="G5">
         <v>-9049402</v>
       </c>
       <c r="H5">
         <v>40991535</v>
       </c>
       <c r="I5">
         <v>27018300</v>
       </c>
       <c r="J5">
         <v>13870849</v>
       </c>
       <c r="K5">
         <v>1885367</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Lianhe Sowell International Group Ltd</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:06:50.968Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:00.395Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002004024</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>