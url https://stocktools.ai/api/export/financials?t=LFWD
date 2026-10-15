--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -105,692 +105,692 @@
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>972000</v>
       </c>
       <c r="C2">
         <v>-6658000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>148000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-2264000</v>
       </c>
       <c r="K2">
         <v>769000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1588000</v>
       </c>
       <c r="C3">
         <v>-12177000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>187000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>11059000</v>
       </c>
       <c r="I3">
         <v>5428000</v>
       </c>
       <c r="J3">
         <v>5631000</v>
       </c>
       <c r="K3">
         <v>8860000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>3951000</v>
       </c>
       <c r="C4">
         <v>-21668000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>169000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>47665000</v>
       </c>
       <c r="I4">
         <v>3812000</v>
       </c>
       <c r="J4">
         <v>43853000</v>
       </c>
       <c r="K4">
         <v>41829000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>3746000</v>
       </c>
       <c r="C5">
         <v>-25415000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>584000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>25574000</v>
       </c>
       <c r="I5">
         <v>4654000</v>
       </c>
       <c r="J5">
         <v>20920000</v>
       </c>
       <c r="K5">
         <v>17869000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>5869000</v>
       </c>
       <c r="C6">
         <v>-32503000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-26747000</v>
       </c>
       <c r="F6">
         <v>452000</v>
       </c>
       <c r="G6">
         <v>-27199000</v>
       </c>
       <c r="H6">
         <v>31763000</v>
       </c>
       <c r="I6">
         <v>23503000</v>
       </c>
       <c r="J6">
         <v>8260000</v>
       </c>
       <c r="K6">
         <v>23678000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>7753000</v>
       </c>
       <c r="C7">
         <v>-24717000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-22462000</v>
       </c>
       <c r="F7">
         <v>21000</v>
       </c>
       <c r="G7">
         <v>-22483000</v>
       </c>
       <c r="H7">
         <v>22863000</v>
       </c>
       <c r="I7">
         <v>19156000</v>
       </c>
       <c r="J7">
         <v>3707000</v>
       </c>
       <c r="K7">
         <v>14567000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>6545000</v>
       </c>
       <c r="C8">
         <v>-21675000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-14774000</v>
       </c>
       <c r="F8">
         <v>13000</v>
       </c>
       <c r="G8">
         <v>-14787000</v>
       </c>
       <c r="H8">
         <v>14962000</v>
       </c>
       <c r="I8">
         <v>13017000</v>
       </c>
       <c r="J8">
         <v>1945000</v>
       </c>
       <c r="K8">
         <v>9546000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4873000</v>
       </c>
       <c r="C9">
         <v>-15551000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-14815000</v>
       </c>
       <c r="F9">
         <v>22000</v>
       </c>
       <c r="G9">
         <v>-14837000</v>
       </c>
       <c r="H9">
         <v>24372000</v>
       </c>
       <c r="I9">
         <v>13592000</v>
       </c>
       <c r="J9">
         <v>10780000</v>
       </c>
       <c r="K9">
         <v>16253000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>4393000</v>
       </c>
       <c r="C10">
         <v>-12976000</v>
       </c>
       <c r="D10">
         <v>-0.82</v>
       </c>
       <c r="E10">
         <v>-12589000</v>
       </c>
       <c r="F10">
         <v>73000</v>
       </c>
       <c r="G10">
         <v>-12662000</v>
       </c>
       <c r="H10">
         <v>28067000</v>
       </c>
       <c r="I10">
         <v>6293000</v>
       </c>
       <c r="J10">
         <v>21774000</v>
       </c>
       <c r="K10">
         <v>20350000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>5966000</v>
       </c>
       <c r="C11">
         <v>-12736000</v>
       </c>
       <c r="D11">
         <v>-0.27</v>
       </c>
       <c r="E11">
         <v>-11469000</v>
       </c>
       <c r="F11">
         <v>47000</v>
       </c>
       <c r="G11">
         <v>-11516000</v>
       </c>
       <c r="H11">
         <v>94750000</v>
       </c>
       <c r="I11">
         <v>5367000</v>
       </c>
       <c r="J11">
         <v>89383000</v>
       </c>
       <c r="K11">
         <v>88337000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>5511000</v>
       </c>
       <c r="C12">
         <v>-19569000</v>
       </c>
       <c r="D12">
         <v>-2.2</v>
       </c>
       <c r="E12">
         <v>-17891000</v>
       </c>
       <c r="F12">
         <v>25000</v>
       </c>
       <c r="G12">
         <v>-17916000</v>
       </c>
       <c r="H12">
         <v>74236000</v>
       </c>
       <c r="I12">
         <v>6071000</v>
       </c>
       <c r="J12">
         <v>68165000</v>
       </c>
       <c r="K12">
         <v>67896000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>13854000</v>
       </c>
       <c r="C13">
-        <v>-22133000</v>
+        <v>-22100000</v>
       </c>
       <c r="D13">
         <v>-31.13</v>
       </c>
       <c r="E13">
         <v>-20667000</v>
       </c>
       <c r="F13">
         <v>81000</v>
       </c>
       <c r="G13">
         <v>-20748000</v>
       </c>
       <c r="H13">
         <v>63192000</v>
       </c>
       <c r="I13">
         <v>16682000</v>
       </c>
       <c r="J13">
         <v>46510000</v>
       </c>
       <c r="K13">
         <v>28083000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>25663000</v>
       </c>
       <c r="C14">
-        <v>-28942000</v>
+        <v>-28900000</v>
       </c>
       <c r="D14">
         <v>-39.96</v>
       </c>
       <c r="E14">
         <v>-21718000</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>-21718000</v>
       </c>
       <c r="H14">
         <v>30487000</v>
       </c>
       <c r="I14">
         <v>11638000</v>
       </c>
       <c r="J14">
         <v>18849000</v>
       </c>
       <c r="K14">
         <v>6746000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>22034000</v>
       </c>
       <c r="C15">
-        <v>-19914000</v>
+        <v>-19900000</v>
       </c>
       <c r="D15">
         <v>-17.16</v>
       </c>
       <c r="E15">
         <v>-16826000</v>
       </c>
       <c r="F15">
         <v>16000</v>
       </c>
       <c r="G15">
         <v>-16842000</v>
       </c>
       <c r="H15">
         <v>22900000</v>
       </c>
       <c r="I15">
         <v>14492000</v>
       </c>
       <c r="J15">
         <v>8408000</v>
       </c>
       <c r="K15">
         <v>2169000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lifeward Ltd.</t>
+          <t xml:space="preserve">Lifeward Ltd.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.487Z</t>
+          <t xml:space="preserve">2026-10-15T20:36:36.736Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001607962</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>