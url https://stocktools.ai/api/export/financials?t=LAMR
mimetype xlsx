--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -118,243 +118,243 @@
       <c r="F2">
         <v>107070000</v>
       </c>
       <c r="G2">
         <v>211751000</v>
       </c>
       <c r="H2">
         <v>3427353000</v>
       </c>
       <c r="I2">
         <v>2588355000</v>
       </c>
       <c r="J2">
         <v>827721000</v>
       </c>
       <c r="K2">
         <v>33503000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>7890000</v>
       </c>
       <c r="D3">
         <v>0.08</v>
       </c>
       <c r="E3">
         <v>375909000</v>
       </c>
       <c r="F3">
         <v>105570000</v>
       </c>
       <c r="G3">
         <v>270339000</v>
       </c>
       <c r="H3">
         <v>3514030000</v>
       </c>
       <c r="I3">
         <v>2652405000</v>
       </c>
       <c r="J3">
         <v>861625000</v>
       </c>
       <c r="K3">
         <v>58911000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>40139000</v>
       </c>
       <c r="D4">
         <v>0.42</v>
       </c>
       <c r="E4">
         <v>394705000</v>
       </c>
       <c r="F4">
         <v>105650000</v>
       </c>
       <c r="G4">
         <v>289055000</v>
       </c>
       <c r="H4">
         <v>3401618000</v>
       </c>
       <c r="I4">
         <v>2468672000</v>
       </c>
       <c r="J4">
         <v>932946000</v>
       </c>
       <c r="K4">
         <v>33212000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>253518000</v>
       </c>
       <c r="D5">
         <v>2.66</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>107573000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>3318818000</v>
       </c>
       <c r="I5">
         <v>2337352000</v>
       </c>
       <c r="J5">
         <v>981466000</v>
       </c>
       <c r="K5">
         <v>26035000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>262570000</v>
       </c>
       <c r="D6">
         <v>2.72</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>110425000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>3363744000</v>
       </c>
       <c r="I6">
         <v>2342685000</v>
       </c>
       <c r="J6">
         <v>1021059000</v>
       </c>
       <c r="K6">
         <v>22327000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1500294000</v>
       </c>
       <c r="C7">
         <v>298809000</v>
       </c>
       <c r="D7">
         <v>3.05</v>
       </c>
       <c r="E7">
         <v>521823000</v>
@@ -362,51 +362,51 @@
       <c r="F7">
         <v>107612000</v>
       </c>
       <c r="G7">
         <v>414211000</v>
       </c>
       <c r="H7">
         <v>3898884000</v>
       </c>
       <c r="I7">
         <v>2829356000</v>
       </c>
       <c r="J7">
         <v>1069528000</v>
       </c>
       <c r="K7">
         <v>35530000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1541260000</v>
       </c>
       <c r="C8">
         <v>317676000</v>
       </c>
       <c r="D8">
         <v>3.23</v>
       </c>
       <c r="E8">
         <v>507016000</v>
@@ -414,51 +414,51 @@
       <c r="F8">
         <v>109329000</v>
       </c>
       <c r="G8">
         <v>397687000</v>
       </c>
       <c r="H8">
         <v>4214345000</v>
       </c>
       <c r="I8">
         <v>3110852000</v>
       </c>
       <c r="J8">
         <v>1103493000</v>
       </c>
       <c r="K8">
         <v>115471000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1627222000</v>
       </c>
       <c r="C9">
         <v>305232000</v>
       </c>
       <c r="D9">
         <v>3.08</v>
       </c>
       <c r="E9">
         <v>564846000</v>
@@ -466,51 +466,51 @@
       <c r="F9">
         <v>117638000</v>
       </c>
       <c r="G9">
         <v>447208000</v>
       </c>
       <c r="H9">
         <v>4544641000</v>
       </c>
       <c r="I9">
         <v>3412857000</v>
       </c>
       <c r="J9">
         <v>1131784000</v>
       </c>
       <c r="K9">
         <v>21494000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1753644000</v>
       </c>
       <c r="C10">
         <v>372111000</v>
       </c>
       <c r="D10">
         <v>3.71</v>
       </c>
       <c r="E10">
         <v>630865000</v>
@@ -518,51 +518,51 @@
       <c r="F10">
         <v>140956000</v>
       </c>
       <c r="G10">
         <v>489909000</v>
       </c>
       <c r="H10">
         <v>5941155000</v>
       </c>
       <c r="I10">
         <v>4760849000</v>
       </c>
       <c r="J10">
         <v>1180306000</v>
       </c>
       <c r="K10">
         <v>26188000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1568856000</v>
       </c>
       <c r="C11">
         <v>243386000</v>
       </c>
       <c r="D11">
         <v>2.41</v>
       </c>
       <c r="E11">
         <v>569873000</v>
@@ -570,51 +570,51 @@
       <c r="F11">
         <v>62272000</v>
       </c>
       <c r="G11">
         <v>507601000</v>
       </c>
       <c r="H11">
         <v>5791441000</v>
       </c>
       <c r="I11">
         <v>4588673000</v>
       </c>
       <c r="J11">
         <v>1202768000</v>
       </c>
       <c r="K11">
         <v>121569000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1787401000</v>
       </c>
       <c r="C12">
         <v>388090000</v>
       </c>
       <c r="D12">
         <v>3.83</v>
       </c>
       <c r="E12">
         <v>734417000</v>
@@ -622,51 +622,51 @@
       <c r="F12">
         <v>126090000</v>
       </c>
       <c r="G12">
         <v>608327000</v>
       </c>
       <c r="H12">
         <v>6047494000</v>
       </c>
       <c r="I12">
         <v>4830405000</v>
       </c>
       <c r="J12">
         <v>1217089000</v>
       </c>
       <c r="K12">
         <v>99788000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>2032140000</v>
       </c>
       <c r="C13">
         <v>438647000</v>
       </c>
       <c r="D13">
         <v>4.31</v>
       </c>
       <c r="E13">
         <v>781612000</v>
@@ -674,187 +674,187 @@
       <c r="F13">
         <v>167078000</v>
       </c>
       <c r="G13">
         <v>614534000</v>
       </c>
       <c r="H13">
         <v>6475214000</v>
       </c>
       <c r="I13">
         <v>5279840000</v>
       </c>
       <c r="J13">
         <v>1195374000</v>
       </c>
       <c r="K13">
         <v>52619000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2110987000</v>
       </c>
       <c r="C14">
         <v>495763000</v>
       </c>
       <c r="D14">
         <v>4.85</v>
       </c>
       <c r="E14">
         <v>783613000</v>
       </c>
       <c r="F14">
         <v>178271000</v>
       </c>
       <c r="G14">
         <v>605342000</v>
       </c>
       <c r="H14">
         <v>6563622000</v>
       </c>
       <c r="I14">
         <v>5346834000</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>44605000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>2207103000</v>
       </c>
       <c r="C15">
         <v>361867000</v>
       </c>
       <c r="D15">
         <v>3.52</v>
       </c>
       <c r="E15">
         <v>873610000</v>
       </c>
       <c r="F15">
         <v>125284000</v>
       </c>
       <c r="G15">
         <v>748326000</v>
       </c>
       <c r="H15">
         <v>6586549000</v>
       </c>
       <c r="I15">
         <v>5538529000</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>49461000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>2266214000</v>
       </c>
       <c r="C16">
         <v>587152000</v>
       </c>
       <c r="D16">
         <v>5.77</v>
       </c>
       <c r="E16">
         <v>864049000</v>
       </c>
       <c r="F16">
         <v>180800000</v>
       </c>
       <c r="G16">
         <v>683249000</v>
       </c>
       <c r="H16">
         <v>6931954000</v>
       </c>
       <c r="I16">
         <v>5907175000</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>64812000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">LAMAR ADVERTISING CO/NEW</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:54:59.525Z</t>
+          <t xml:space="preserve">2026-10-15T19:09:18.937Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001090425</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>