--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -118,137 +118,137 @@
       <c r="F2">
         <v>621000</v>
       </c>
       <c r="G2">
         <v>-53031000</v>
       </c>
       <c r="H2">
         <v>75195000</v>
       </c>
       <c r="I2">
         <v>26018000</v>
       </c>
       <c r="J2">
         <v>-13139000</v>
       </c>
       <c r="K2">
         <v>34647000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kyverna Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:34:45.460Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:38.279Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001994702</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-127477000</v>
       </c>
       <c r="D3">
         <v>-3.33</v>
       </c>
       <c r="E3">
         <v>-114250000</v>
       </c>
       <c r="F3">
         <v>2205000</v>
       </c>
       <c r="G3">
         <v>-116455000</v>
       </c>
       <c r="H3">
         <v>304645000</v>
       </c>
       <c r="I3">
         <v>38058000</v>
       </c>
       <c r="J3">
         <v>266587000</v>
       </c>
       <c r="K3">
         <v>96621000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Kyverna Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:34:45.460Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:38.279Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001994702</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-161307000</v>
       </c>
       <c r="D4">
         <v>-3.64</v>
       </c>
       <c r="E4">
         <v>-153712000</v>
       </c>
       <c r="F4">
         <v>5000</v>
       </c>
       <c r="G4">
         <v>-153717000</v>
       </c>
       <c r="H4">
         <v>293826000</v>
       </c>
       <c r="I4">
         <v>61550000</v>
       </c>
       <c r="J4">
         <v>232276000</v>
       </c>
       <c r="K4">
         <v>124093000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kyverna Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:34:45.460Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:38.279Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001994702</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>