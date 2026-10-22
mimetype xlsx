--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -116,195 +116,195 @@
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>-594666</v>
       </c>
       <c r="H2">
         <v>164525</v>
       </c>
       <c r="I2">
         <v>237494</v>
       </c>
       <c r="J2">
         <v>-267161</v>
       </c>
       <c r="K2">
         <v>9087</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-2424510</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-1005759</v>
       </c>
       <c r="F3">
         <v>51828</v>
       </c>
       <c r="G3">
         <v>-1057587</v>
       </c>
       <c r="H3">
         <v>1220016</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>739706</v>
       </c>
       <c r="K3">
         <v>895761</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>1274028</v>
       </c>
       <c r="C4">
         <v>-2058239</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-1359114</v>
       </c>
       <c r="F4">
         <v>16609</v>
       </c>
       <c r="G4">
         <v>-1375723</v>
       </c>
       <c r="H4">
         <v>451107</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>-125137</v>
       </c>
       <c r="K4">
         <v>229896</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>830398</v>
       </c>
       <c r="C5">
         <v>-1979753</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1188339</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>-1188339</v>
       </c>
       <c r="H5">
         <v>236766</v>
       </c>
       <c r="I5">
         <v>1033731</v>
       </c>
       <c r="J5">
         <v>-796965</v>
       </c>
       <c r="K5">
         <v>108857</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>623965</v>
       </c>
       <c r="C6">
         <v>-2850096</v>
       </c>
       <c r="D6">
         <v>-0.03</v>
       </c>
       <c r="E6">
         <v>-2730253</v>
@@ -312,51 +312,51 @@
       <c r="F6">
         <v>46087</v>
       </c>
       <c r="G6">
         <v>-2776340</v>
       </c>
       <c r="H6">
         <v>9208137</v>
       </c>
       <c r="I6">
         <v>3089585</v>
       </c>
       <c r="J6">
         <v>6118552</v>
       </c>
       <c r="K6">
         <v>8880140</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2412868</v>
       </c>
       <c r="C7">
         <v>-11911151</v>
       </c>
       <c r="D7">
         <v>-0.15</v>
       </c>
       <c r="E7">
         <v>-6805674</v>
@@ -364,51 +364,51 @@
       <c r="F7">
         <v>383285</v>
       </c>
       <c r="G7">
         <v>-7188959</v>
       </c>
       <c r="H7">
         <v>19231303</v>
       </c>
       <c r="I7">
         <v>2866261</v>
       </c>
       <c r="J7">
         <v>16365042</v>
       </c>
       <c r="K7">
         <v>14863301</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>3994634</v>
       </c>
       <c r="C8">
         <v>-19436479</v>
       </c>
       <c r="D8">
         <v>-0.18</v>
       </c>
       <c r="E8">
         <v>-17354125</v>
@@ -416,51 +416,51 @@
       <c r="F8">
         <v>2682970</v>
       </c>
       <c r="G8">
         <v>-20037095</v>
       </c>
       <c r="H8">
         <v>23625930</v>
       </c>
       <c r="I8">
         <v>13132197</v>
       </c>
       <c r="J8">
         <v>10493733</v>
       </c>
       <c r="K8">
         <v>10333563</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>9830166</v>
       </c>
       <c r="C9">
         <v>-23693556</v>
       </c>
       <c r="D9">
         <v>-0.2</v>
       </c>
       <c r="E9">
         <v>-11965387</v>
@@ -468,51 +468,51 @@
       <c r="F9">
         <v>266150</v>
       </c>
       <c r="G9">
         <v>-12231537</v>
       </c>
       <c r="H9">
         <v>10864356</v>
       </c>
       <c r="I9">
         <v>13047052</v>
       </c>
       <c r="J9">
         <v>-2182696</v>
       </c>
       <c r="K9">
         <v>1194764</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>10737481</v>
       </c>
       <c r="C10">
         <v>-17523629</v>
       </c>
       <c r="D10">
         <v>-0.75</v>
       </c>
       <c r="E10">
         <v>-17341676</v>
@@ -520,51 +520,51 @@
       <c r="F10">
         <v>573444</v>
       </c>
       <c r="G10">
         <v>-17915120</v>
       </c>
       <c r="H10">
         <v>62927187</v>
       </c>
       <c r="I10">
         <v>5499202</v>
       </c>
       <c r="J10">
         <v>57427985</v>
       </c>
       <c r="K10">
         <v>29831858</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>16170404</v>
       </c>
       <c r="C11">
         <v>-61899782</v>
       </c>
       <c r="D11">
         <v>-1.56</v>
       </c>
       <c r="E11">
         <v>-44883648</v>
@@ -572,37 +572,37 @@
       <c r="F11">
         <v>2986503</v>
       </c>
       <c r="G11">
         <v>-47870151</v>
       </c>
       <c r="H11">
         <v>128967704</v>
       </c>
       <c r="I11">
         <v>7355506</v>
       </c>
       <c r="J11">
         <v>121612198</v>
       </c>
       <c r="K11">
         <v>13300188</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">KULR Technology Group, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:10:00.530Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.158Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001662684</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>