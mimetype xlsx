--- v0 (2026-08-17)
+++ v1 (2026-10-26)
@@ -76,797 +76,1583 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-07-02</t>
+          <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>5736000</v>
+        <v>11626000</v>
       </c>
       <c r="D2">
-        <v>0.55</v>
+        <v>1.07</v>
       </c>
       <c r="E2">
-        <v>-2569000</v>
+        <v>-5066000</v>
       </c>
       <c r="F2">
-        <v>3818000</v>
+        <v>4654000</v>
       </c>
       <c r="G2">
-        <v>-6387000</v>
+        <v>-9720000</v>
       </c>
       <c r="H2">
-        <v>112364000</v>
+        <v>150912000</v>
       </c>
       <c r="I2">
-        <v>44341000</v>
+        <v>72304000</v>
       </c>
       <c r="J2">
-        <v>68023000</v>
+        <v>78608000</v>
       </c>
       <c r="K2">
-        <v>1232000</v>
+        <v>502000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-29</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>11626000</v>
+        <v>12583000</v>
       </c>
       <c r="D3">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="E3">
-        <v>-5066000</v>
+        <v>29282000</v>
       </c>
       <c r="F3">
-        <v>4654000</v>
+        <v>3470000</v>
       </c>
       <c r="G3">
-        <v>-9720000</v>
+        <v>25812000</v>
       </c>
       <c r="H3">
-        <v>150912000</v>
+        <v>135130000</v>
       </c>
       <c r="I3">
-        <v>72304000</v>
+        <v>40970000</v>
       </c>
       <c r="J3">
-        <v>78608000</v>
+        <v>94160000</v>
       </c>
       <c r="K3">
-        <v>502000</v>
+        <v>10819000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-29</t>
+          <t xml:space="preserve">2014-06-28</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>12583000</v>
+        <v>7613000</v>
       </c>
       <c r="D4">
-        <v>1.12</v>
+        <v>0.67</v>
       </c>
       <c r="E4">
-        <v>29282000</v>
+        <v>1458000</v>
       </c>
       <c r="F4">
-        <v>3470000</v>
+        <v>7763000</v>
       </c>
       <c r="G4">
-        <v>25812000</v>
+        <v>-6305000</v>
       </c>
       <c r="H4">
-        <v>135130000</v>
+        <v>156660000</v>
       </c>
       <c r="I4">
-        <v>40970000</v>
+        <v>53015000</v>
       </c>
       <c r="J4">
-        <v>94160000</v>
+        <v>103645000</v>
       </c>
       <c r="K4">
-        <v>10819000</v>
+        <v>5803000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-28</t>
+          <t xml:space="preserve">2015-06-27</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>7613000</v>
+        <v>4304000</v>
       </c>
       <c r="D5">
-        <v>0.67</v>
+        <v>0.38</v>
       </c>
       <c r="E5">
-        <v>1458000</v>
+        <v>7667000</v>
       </c>
       <c r="F5">
-        <v>7763000</v>
+        <v>8808000</v>
       </c>
       <c r="G5">
-        <v>-6305000</v>
+        <v>-1141000</v>
       </c>
       <c r="H5">
-        <v>156660000</v>
+        <v>230794000</v>
       </c>
       <c r="I5">
-        <v>53015000</v>
+        <v>130026000</v>
       </c>
       <c r="J5">
-        <v>103645000</v>
+        <v>100768000</v>
       </c>
       <c r="K5">
-        <v>5803000</v>
+        <v>372000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-27</t>
+          <t xml:space="preserve">2016-07-02</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>4304000</v>
+        <v>6533000</v>
       </c>
       <c r="D6">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
       <c r="E6">
-        <v>7667000</v>
+        <v>4580000</v>
       </c>
       <c r="F6">
-        <v>8808000</v>
+        <v>13277000</v>
       </c>
       <c r="G6">
-        <v>-1141000</v>
+        <v>-8697000</v>
       </c>
       <c r="H6">
-        <v>230794000</v>
+        <v>235924000</v>
       </c>
       <c r="I6">
-        <v>130026000</v>
+        <v>130342000</v>
       </c>
       <c r="J6">
-        <v>100768000</v>
+        <v>105582000</v>
       </c>
       <c r="K6">
-        <v>372000</v>
+        <v>1018000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-07-02</t>
+          <t xml:space="preserve">2017-07-01</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>6533000</v>
+        <v>5617000</v>
       </c>
       <c r="D7">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="E7">
-        <v>4580000</v>
+        <v>2284000</v>
       </c>
       <c r="F7">
-        <v>13277000</v>
+        <v>9307000</v>
       </c>
       <c r="G7">
-        <v>-8697000</v>
+        <v>-7023000</v>
       </c>
       <c r="H7">
-        <v>235924000</v>
+        <v>232840000</v>
       </c>
       <c r="I7">
-        <v>130342000</v>
+        <v>116273000</v>
       </c>
       <c r="J7">
-        <v>105582000</v>
+        <v>116567000</v>
       </c>
       <c r="K7">
-        <v>1018000</v>
+        <v>373000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-07-01</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2018-06-30</t>
+        </is>
+      </c>
+      <c r="B8"/>
       <c r="C8">
-        <v>5617000</v>
+        <v>-1325000</v>
       </c>
       <c r="D8">
-        <v>0.51</v>
+        <v>-0.12</v>
       </c>
       <c r="E8">
-        <v>2284000</v>
+        <v>3122000</v>
       </c>
       <c r="F8">
-        <v>9307000</v>
+        <v>4523000</v>
       </c>
       <c r="G8">
-        <v>-7023000</v>
+        <v>-1401000</v>
       </c>
       <c r="H8">
-        <v>232840000</v>
+        <v>246528000</v>
       </c>
       <c r="I8">
-        <v>116273000</v>
+        <v>128447000</v>
       </c>
       <c r="J8">
-        <v>116567000</v>
+        <v>118081000</v>
       </c>
       <c r="K8">
-        <v>373000</v>
+        <v>343000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2019-06-29</t>
+        </is>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>-1325000</v>
+        <v>-7982000</v>
       </c>
       <c r="D9">
-        <v>-0.12</v>
+        <v>-0.74</v>
       </c>
       <c r="E9">
-        <v>3122000</v>
+        <v>919000</v>
       </c>
       <c r="F9">
-        <v>4523000</v>
+        <v>8386000</v>
       </c>
       <c r="G9">
-        <v>-1401000</v>
+        <v>-7467000</v>
       </c>
       <c r="H9">
-        <v>246528000</v>
+        <v>238310000</v>
       </c>
       <c r="I9">
-        <v>128447000</v>
+        <v>123851000</v>
       </c>
       <c r="J9">
-        <v>118081000</v>
+        <v>114459000</v>
       </c>
       <c r="K9">
-        <v>343000</v>
+        <v>601000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-29</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2020-06-27</t>
+        </is>
+      </c>
+      <c r="B10"/>
       <c r="C10">
-        <v>-7982000</v>
+        <v>4758000</v>
       </c>
       <c r="D10">
-        <v>-0.74</v>
+        <v>0.44</v>
       </c>
       <c r="E10">
-        <v>919000</v>
+        <v>-31004000</v>
       </c>
       <c r="F10">
-        <v>8386000</v>
+        <v>8623000</v>
       </c>
       <c r="G10">
-        <v>-7467000</v>
+        <v>-39627000</v>
       </c>
       <c r="H10">
-        <v>238310000</v>
+        <v>304861000</v>
       </c>
       <c r="I10">
-        <v>123851000</v>
+        <v>189304000</v>
       </c>
       <c r="J10">
-        <v>114459000</v>
+        <v>115557000</v>
       </c>
       <c r="K10">
-        <v>601000</v>
+        <v>553000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-27</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2021-07-03</t>
+        </is>
+      </c>
+      <c r="B11"/>
       <c r="C11">
-        <v>4758000</v>
+        <v>4341000</v>
       </c>
       <c r="D11">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="E11">
-        <v>-31004000</v>
+        <v>-15052000</v>
       </c>
       <c r="F11">
-        <v>8623000</v>
+        <v>10602000</v>
       </c>
       <c r="G11">
-        <v>-39627000</v>
+        <v>-25654000</v>
       </c>
       <c r="H11">
-        <v>304861000</v>
+        <v>361846000</v>
       </c>
       <c r="I11">
-        <v>189304000</v>
+        <v>238141000</v>
       </c>
       <c r="J11">
-        <v>115557000</v>
+        <v>123705000</v>
       </c>
       <c r="K11">
-        <v>553000</v>
+        <v>3473000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-07-03</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2022-07-02</t>
+        </is>
+      </c>
+      <c r="B12"/>
       <c r="C12">
-        <v>4341000</v>
+        <v>3377000</v>
       </c>
       <c r="D12">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="E12">
-        <v>-15052000</v>
+        <v>-4907000</v>
       </c>
       <c r="F12">
-        <v>10602000</v>
+        <v>6813000</v>
       </c>
       <c r="G12">
-        <v>-25654000</v>
+        <v>-11720000</v>
       </c>
       <c r="H12">
-        <v>361846000</v>
+        <v>406923000</v>
       </c>
       <c r="I12">
-        <v>238141000</v>
+        <v>282045000</v>
       </c>
       <c r="J12">
-        <v>123705000</v>
+        <v>124878000</v>
       </c>
       <c r="K12">
-        <v>3473000</v>
+        <v>1707000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-07-02</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2023-07-01</t>
+        </is>
+      </c>
+      <c r="B13"/>
       <c r="C13">
-        <v>3377000</v>
+        <v>5157000</v>
       </c>
       <c r="D13">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="E13">
-        <v>-4907000</v>
+        <v>-11311000</v>
       </c>
       <c r="F13">
-        <v>6813000</v>
+        <v>9771000</v>
       </c>
       <c r="G13">
-        <v>-11720000</v>
+        <v>-21082000</v>
       </c>
       <c r="H13">
-        <v>406923000</v>
+        <v>418272000</v>
       </c>
       <c r="I13">
-        <v>282045000</v>
+        <v>287655000</v>
       </c>
       <c r="J13">
-        <v>124878000</v>
+        <v>130617000</v>
       </c>
       <c r="K13">
-        <v>1707000</v>
+        <v>3603000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-07-01</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2024-06-29</t>
+        </is>
+      </c>
+      <c r="B14"/>
       <c r="C14">
-        <v>5157000</v>
+        <v>-2787000</v>
       </c>
       <c r="D14">
-        <v>0.47</v>
+        <v>-0.26</v>
       </c>
       <c r="E14">
-        <v>-11311000</v>
+        <v>13776000</v>
       </c>
       <c r="F14">
-        <v>9771000</v>
+        <v>3958000</v>
       </c>
       <c r="G14">
-        <v>-21082000</v>
+        <v>9818000</v>
       </c>
       <c r="H14">
-        <v>418272000</v>
+        <v>355343000</v>
       </c>
       <c r="I14">
-        <v>287655000</v>
+        <v>231353000</v>
       </c>
       <c r="J14">
-        <v>130617000</v>
+        <v>123990000</v>
       </c>
       <c r="K14">
-        <v>3603000</v>
+        <v>4752000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-29</t>
+          <t xml:space="preserve">2025-06-28</t>
         </is>
       </c>
       <c r="B15">
-        <v>566942000</v>
+        <v>467871000</v>
       </c>
       <c r="C15">
-        <v>-2787000</v>
+        <v>-8318000</v>
       </c>
       <c r="D15">
-        <v>-0.26</v>
+        <v>-0.77</v>
       </c>
       <c r="E15">
-        <v>13776000</v>
+        <v>18929000</v>
       </c>
       <c r="F15">
-        <v>3958000</v>
+        <v>4095000</v>
       </c>
       <c r="G15">
-        <v>9818000</v>
+        <v>14834000</v>
       </c>
       <c r="H15">
-        <v>355343000</v>
+        <v>315874000</v>
       </c>
       <c r="I15">
-        <v>231353000</v>
+        <v>198740000</v>
       </c>
       <c r="J15">
-        <v>123990000</v>
+        <v>117134000</v>
       </c>
       <c r="K15">
-        <v>4752000</v>
+        <v>1384000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-28</t>
+          <t xml:space="preserve">2026-06-27</t>
         </is>
       </c>
       <c r="B16">
-        <v>467871000</v>
+        <v>386667000</v>
       </c>
       <c r="C16">
-        <v>-8318000</v>
+        <v>-47793000</v>
       </c>
       <c r="D16">
-        <v>-0.77</v>
+        <v>-4.41</v>
       </c>
       <c r="E16">
-        <v>18929000</v>
+        <v>4424000</v>
       </c>
       <c r="F16">
-        <v>4095000</v>
+        <v>6351000</v>
       </c>
       <c r="G16">
-        <v>14834000</v>
+        <v>-1927000</v>
       </c>
       <c r="H16">
-        <v>315874000</v>
+        <v>299766000</v>
       </c>
       <c r="I16">
-        <v>198740000</v>
+        <v>230583000</v>
       </c>
       <c r="J16">
-        <v>117134000</v>
+        <v>69183000</v>
       </c>
       <c r="K16">
-        <v>1384000</v>
+        <v>584000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">KEY TRONIC CORPORATION</t>
+          <t xml:space="preserve">KEY TRONIC CORP</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:27:07.812Z</t>
+          <t xml:space="preserve">2026-10-26T03:19:40.330Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000719733</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>