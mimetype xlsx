--- v0 (2026-08-13)
+++ v1 (2026-10-14)
@@ -116,699 +116,699 @@
       </c>
       <c r="E2">
         <v>448613000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>9628762000</v>
       </c>
       <c r="I2">
         <v>4653545000</v>
       </c>
       <c r="J2">
         <v>4686386000</v>
       </c>
       <c r="K2">
         <v>112882000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>793373000</v>
       </c>
       <c r="C3">
         <v>266073000</v>
       </c>
       <c r="D3">
         <v>0.42</v>
       </c>
       <c r="E3">
         <v>479054000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>9751234000</v>
       </c>
       <c r="I3">
         <v>4737678000</v>
       </c>
       <c r="J3">
         <v>4765160000</v>
       </c>
       <c r="K3">
         <v>141875000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>861527000</v>
       </c>
       <c r="C4">
         <v>236281000</v>
       </c>
       <c r="D4">
         <v>0.43</v>
       </c>
       <c r="E4">
         <v>570035000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>9663630000</v>
       </c>
       <c r="I4">
         <v>4807951000</v>
       </c>
       <c r="J4">
         <v>4632417000</v>
       </c>
       <c r="K4">
         <v>148768000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>993897000</v>
       </c>
       <c r="C5">
         <v>424001000</v>
       </c>
       <c r="D5">
         <v>0.89</v>
       </c>
       <c r="E5">
         <v>629343000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>10261400000</v>
       </c>
       <c r="I5">
         <v>5268155000</v>
       </c>
       <c r="J5">
         <v>4774785000</v>
       </c>
       <c r="K5">
         <v>187322000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1166769000</v>
       </c>
       <c r="C6">
         <v>894115000</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
       <c r="E6">
         <v>493701000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>11344171000</v>
       </c>
       <c r="I6">
         <v>6075511000</v>
       </c>
       <c r="J6">
         <v>5046300000</v>
       </c>
       <c r="K6">
         <v>189534000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1170792000</v>
       </c>
       <c r="C7">
         <v>378850000</v>
       </c>
       <c r="D7">
         <v>0.79</v>
       </c>
       <c r="E7">
         <v>592096000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>11230600000</v>
       </c>
       <c r="I7">
         <v>5740773000</v>
       </c>
       <c r="J7">
         <v>5256139000</v>
       </c>
       <c r="K7">
         <v>142486000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1200834000</v>
       </c>
       <c r="C8">
         <v>426075000</v>
       </c>
       <c r="D8">
         <v>0.87</v>
       </c>
       <c r="E8">
         <v>614181000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>11763726000</v>
       </c>
       <c r="I8">
         <v>6225436000</v>
       </c>
       <c r="J8">
         <v>5394244000</v>
       </c>
       <c r="K8">
         <v>238513000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1164762000</v>
       </c>
       <c r="C9">
         <v>497795000</v>
       </c>
       <c r="D9">
         <v>1.02</v>
       </c>
       <c r="E9">
         <v>637936000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>10999100000</v>
       </c>
       <c r="I9">
         <v>5564365000</v>
       </c>
       <c r="J9">
         <v>5333804000</v>
       </c>
       <c r="K9">
         <v>143581000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1158884000</v>
       </c>
       <c r="C10">
         <v>410605000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>583628000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>10997867000</v>
       </c>
       <c r="I10">
         <v>6051017000</v>
       </c>
       <c r="J10">
         <v>4864892000</v>
       </c>
       <c r="K10">
         <v>123947000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1057893000</v>
       </c>
       <c r="C11">
         <v>1000833000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>589913000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>11614498000</v>
       </c>
       <c r="I11">
         <v>5928460000</v>
       </c>
       <c r="J11">
         <v>5608044000</v>
       </c>
       <c r="K11">
         <v>292953000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1364585000</v>
       </c>
       <c r="C12">
         <v>818600000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>618875000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>18459199000</v>
       </c>
       <c r="I12">
         <v>8335537000</v>
       </c>
       <c r="J12">
         <v>9899389000</v>
       </c>
       <c r="K12">
         <v>325631000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1727684000</v>
       </c>
       <c r="C13">
         <v>100800000</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>861114000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>17826122000</v>
       </c>
       <c r="I13">
         <v>8086280000</v>
       </c>
       <c r="J13">
         <v>9515508000</v>
       </c>
       <c r="K13">
         <v>146970000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>1783400000</v>
       </c>
       <c r="C14">
         <v>629300000</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>1071607000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>18274022000</v>
       </c>
       <c r="I14">
         <v>8548287000</v>
       </c>
       <c r="J14">
         <v>9525465000</v>
       </c>
       <c r="K14">
         <v>780518000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>2037014000</v>
       </c>
       <c r="C15">
         <v>375700000</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>1005621000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>20309896000</v>
       </c>
       <c r="I15">
         <v>9464107000</v>
       </c>
       <c r="J15">
         <v>10652547000</v>
       </c>
       <c r="K15">
         <v>688622000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>2140116000</v>
       </c>
       <c r="C16">
         <v>554400000</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>1120015000</v>
       </c>
       <c r="F16">
         <v>18400000</v>
       </c>
       <c r="G16">
         <v>1101615000</v>
       </c>
       <c r="H16">
         <v>19688250000</v>
       </c>
       <c r="I16">
         <v>9120372000</v>
       </c>
       <c r="J16">
         <v>10391836000</v>
       </c>
       <c r="K16">
         <v>211648000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">KIMCO REALTY CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T07:55:56.945Z</t>
+          <t xml:space="preserve">2026-10-14T15:26:34.403Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000879101</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>