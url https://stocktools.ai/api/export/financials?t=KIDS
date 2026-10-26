--- v0 (2026-08-17)
+++ v1 (2026-10-26)
@@ -76,587 +76,1187 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-7891000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-892000</v>
       </c>
       <c r="F2">
         <v>2211000</v>
       </c>
       <c r="G2">
         <v>-3103000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-54112000</v>
       </c>
       <c r="K2">
         <v>3878000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>37298000</v>
       </c>
       <c r="C3">
         <v>-6572000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-1119000</v>
       </c>
       <c r="F3">
         <v>4348000</v>
       </c>
       <c r="G3">
         <v>-5467000</v>
       </c>
       <c r="H3">
         <v>30676000</v>
       </c>
       <c r="I3">
         <v>24682000</v>
       </c>
       <c r="J3">
         <v>-65309000</v>
       </c>
       <c r="K3">
         <v>1609000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>45620000</v>
       </c>
       <c r="C4">
         <v>-8932000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-7217000</v>
       </c>
       <c r="F4">
         <v>5207000</v>
       </c>
       <c r="G4">
         <v>-12424000</v>
       </c>
       <c r="H4">
         <v>82301000</v>
       </c>
       <c r="I4">
         <v>34806000</v>
       </c>
       <c r="J4">
         <v>47495000</v>
       </c>
       <c r="K4">
         <v>42582000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>57559000</v>
       </c>
       <c r="C5">
         <v>-12025000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-15583000</v>
       </c>
       <c r="F5">
         <v>5253000</v>
       </c>
       <c r="G5">
         <v>-20836000</v>
       </c>
       <c r="H5">
         <v>112105000</v>
       </c>
       <c r="I5">
         <v>30373000</v>
       </c>
       <c r="J5">
         <v>81732000</v>
       </c>
       <c r="K5">
         <v>60691000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>72552000</v>
       </c>
       <c r="C6">
         <v>-13731000</v>
       </c>
       <c r="D6">
         <v>-0.94</v>
       </c>
       <c r="E6">
         <v>-17769000</v>
       </c>
       <c r="F6">
         <v>11816000</v>
       </c>
       <c r="G6">
         <v>-29585000</v>
       </c>
       <c r="H6">
         <v>182154000</v>
       </c>
       <c r="I6">
         <v>39793000</v>
       </c>
       <c r="J6">
         <v>142361000</v>
       </c>
       <c r="K6">
         <v>70777000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>71078000</v>
       </c>
       <c r="C7">
         <v>-32944000</v>
       </c>
       <c r="D7">
         <v>-1.82</v>
       </c>
       <c r="E7">
         <v>-18530000</v>
       </c>
       <c r="F7">
         <v>10504000</v>
       </c>
       <c r="G7">
         <v>-29034000</v>
       </c>
       <c r="H7">
         <v>320412000</v>
       </c>
       <c r="I7">
         <v>85644000</v>
       </c>
       <c r="J7">
         <v>234768000</v>
       </c>
       <c r="K7">
         <v>28758000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>98049000</v>
       </c>
       <c r="C8">
         <v>-16260000</v>
       </c>
       <c r="D8">
         <v>-0.84</v>
       </c>
       <c r="E8">
         <v>-13063000</v>
       </c>
       <c r="F8">
         <v>8103000</v>
       </c>
       <c r="G8">
         <v>-21166000</v>
       </c>
       <c r="H8">
         <v>304274000</v>
       </c>
       <c r="I8">
         <v>78905000</v>
       </c>
       <c r="J8">
         <v>225369000</v>
       </c>
       <c r="K8">
         <v>7641000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>122289000</v>
       </c>
       <c r="C9">
         <v>1258000</v>
       </c>
       <c r="D9">
         <v>0.06</v>
       </c>
       <c r="E9">
         <v>-21766000</v>
       </c>
       <c r="F9">
         <v>10031000</v>
       </c>
       <c r="G9">
         <v>-31797000</v>
       </c>
       <c r="H9">
         <v>427727000</v>
       </c>
       <c r="I9">
         <v>49079000</v>
       </c>
       <c r="J9">
         <v>378648000</v>
       </c>
       <c r="K9">
         <v>8991000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>148732000</v>
       </c>
       <c r="C10">
         <v>-20974000</v>
       </c>
       <c r="D10">
         <v>-0.92</v>
       </c>
       <c r="E10">
         <v>-27046000</v>
       </c>
       <c r="F10">
         <v>16878000</v>
       </c>
       <c r="G10">
         <v>-43924000</v>
       </c>
       <c r="H10">
         <v>438745000</v>
       </c>
       <c r="I10">
         <v>61720000</v>
       </c>
       <c r="J10">
         <v>377025000</v>
       </c>
       <c r="K10">
         <v>31055000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>204727000</v>
       </c>
       <c r="C11">
         <v>-37822000</v>
       </c>
       <c r="D11">
         <v>-1.64</v>
       </c>
       <c r="E11">
         <v>-27048000</v>
       </c>
       <c r="F11">
         <v>14263000</v>
       </c>
       <c r="G11">
         <v>-41311000</v>
       </c>
       <c r="H11">
         <v>473209000</v>
       </c>
       <c r="I11">
         <v>118643000</v>
       </c>
       <c r="J11">
         <v>354566000</v>
       </c>
       <c r="K11">
         <v>43820000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>236348000</v>
       </c>
       <c r="C12">
         <v>-39648000</v>
       </c>
       <c r="D12">
         <v>-1.69</v>
       </c>
       <c r="E12">
         <v>-4851000</v>
       </c>
       <c r="F12">
         <v>11110000</v>
       </c>
       <c r="G12">
         <v>-15961000</v>
       </c>
       <c r="H12">
         <v>508630000</v>
       </c>
       <c r="I12">
         <v>162034000</v>
       </c>
       <c r="J12">
         <v>346596000</v>
       </c>
       <c r="K12">
         <v>19556000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">OrthoPediatrics Corp</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T08:26:12.447Z</t>
+          <t xml:space="preserve">2026-10-26T16:41:56.427Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001425450</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>