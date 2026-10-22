--- v0 (2026-08-15)
+++ v1 (2026-10-22)
@@ -116,51 +116,51 @@
         <v>172379000</v>
       </c>
       <c r="F2">
         <v>74978000</v>
       </c>
       <c r="G2">
         <v>97401000</v>
       </c>
       <c r="H2">
         <v>2182373000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>-231745000</v>
       </c>
       <c r="K2">
         <v>113571000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>3666930000</v>
       </c>
       <c r="C3">
         <v>376095000</v>
       </c>
       <c r="D3">
         <v>-1.08</v>
       </c>
       <c r="E3">
         <v>201655000</v>
@@ -168,51 +168,51 @@
       <c r="F3">
         <v>74033000</v>
       </c>
       <c r="G3">
         <v>127622000</v>
       </c>
       <c r="H3">
         <v>2535117000</v>
       </c>
       <c r="I3">
         <v>2323654000</v>
       </c>
       <c r="J3">
         <v>60506000</v>
       </c>
       <c r="K3">
         <v>102701000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>3763749000</v>
       </c>
       <c r="C4">
         <v>8122000</v>
       </c>
       <c r="D4">
         <v>-0.02</v>
       </c>
       <c r="E4">
         <v>265793000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>59599000</v>
       </c>
       <c r="G4">
         <v>206194000</v>
       </c>
       <c r="H4">
         <v>2860077000</v>
       </c>
       <c r="I4">
         <v>2070941000</v>
       </c>
       <c r="J4">
         <v>789136000</v>
       </c>
       <c r="K4">
         <v>220175000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>4346847000</v>
       </c>
       <c r="C5">
         <v>141907000</v>
       </c>
       <c r="D5">
         <v>1.33</v>
       </c>
       <c r="E5">
         <v>219653000</v>
@@ -272,51 +272,51 @@
       <c r="F5">
         <v>97399000</v>
       </c>
       <c r="G5">
         <v>122254000</v>
       </c>
       <c r="H5">
         <v>3047525000</v>
       </c>
       <c r="I5">
         <v>2285891000</v>
       </c>
       <c r="J5">
         <v>761634000</v>
       </c>
       <c r="K5">
         <v>116991000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>4289761000</v>
       </c>
       <c r="C6">
         <v>62971000</v>
       </c>
       <c r="D6">
         <v>0.62</v>
       </c>
       <c r="E6">
         <v>302709000</v>
@@ -324,51 +324,51 @@
       <c r="F6">
         <v>101506000</v>
       </c>
       <c r="G6">
         <v>201203000</v>
       </c>
       <c r="H6">
         <v>3381332000</v>
       </c>
       <c r="I6">
         <v>2569245000</v>
       </c>
       <c r="J6">
         <v>812087000</v>
       </c>
       <c r="K6">
         <v>225962000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4235677000</v>
       </c>
       <c r="C7">
         <v>91586000</v>
       </c>
       <c r="D7">
         <v>0.9</v>
       </c>
       <c r="E7">
         <v>355655000</v>
@@ -376,51 +376,51 @@
       <c r="F7">
         <v>77692000</v>
       </c>
       <c r="G7">
         <v>277963000</v>
       </c>
       <c r="H7">
         <v>3964685000</v>
       </c>
       <c r="I7">
         <v>2960221000</v>
       </c>
       <c r="J7">
         <v>1004464000</v>
       </c>
       <c r="K7">
         <v>735820000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>4181690000</v>
       </c>
       <c r="C8">
         <v>168822000</v>
       </c>
       <c r="D8">
         <v>1.72</v>
       </c>
       <c r="E8">
         <v>175666000</v>
@@ -428,51 +428,51 @@
       <c r="F8">
         <v>83603000</v>
       </c>
       <c r="G8">
         <v>92063000</v>
       </c>
       <c r="H8">
         <v>3196675000</v>
       </c>
       <c r="I8">
         <v>2896453000</v>
       </c>
       <c r="J8">
         <v>842218000</v>
       </c>
       <c r="K8">
         <v>395596000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4543808000</v>
       </c>
       <c r="C9">
         <v>45727000</v>
       </c>
       <c r="D9">
         <v>0.53</v>
       </c>
       <c r="E9">
         <v>30337000</v>
@@ -480,51 +480,51 @@
       <c r="F9">
         <v>83217000</v>
       </c>
       <c r="G9">
         <v>-52880000</v>
       </c>
       <c r="H9">
         <v>3501361000</v>
       </c>
       <c r="I9">
         <v>2777813000</v>
       </c>
       <c r="J9">
         <v>723548000</v>
       </c>
       <c r="K9">
         <v>164475000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>4304334000</v>
       </c>
       <c r="C10">
         <v>62445000</v>
       </c>
       <c r="D10">
         <v>0.73</v>
       </c>
       <c r="E10">
         <v>345188000</v>
@@ -532,51 +532,51 @@
       <c r="F10">
         <v>98332000</v>
       </c>
       <c r="G10">
         <v>246856000</v>
       </c>
       <c r="H10">
         <v>2980125000</v>
       </c>
       <c r="I10">
         <v>2129480000</v>
       </c>
       <c r="J10">
         <v>850645000</v>
       </c>
       <c r="K10">
         <v>288312000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>3775592000</v>
       </c>
       <c r="C11">
         <v>-189020000</v>
       </c>
       <c r="D11">
         <v>-2.22</v>
       </c>
       <c r="E11">
         <v>106214000</v>
@@ -584,51 +584,51 @@
       <c r="F11">
         <v>161906000</v>
       </c>
       <c r="G11">
         <v>-55692000</v>
       </c>
       <c r="H11">
         <v>2620169000</v>
       </c>
       <c r="I11">
         <v>2000107000</v>
       </c>
       <c r="J11">
         <v>620062000</v>
       </c>
       <c r="K11">
         <v>150337000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>3211181000</v>
       </c>
       <c r="C12">
         <v>-621209000</v>
       </c>
       <c r="D12">
         <v>-7.29</v>
       </c>
       <c r="E12">
         <v>-4861000</v>
@@ -636,37 +636,37 @@
       <c r="F12">
         <v>119759000</v>
       </c>
       <c r="G12">
         <v>-124620000</v>
       </c>
       <c r="H12">
         <v>2102814000</v>
       </c>
       <c r="I12">
         <v>2010598000</v>
       </c>
       <c r="J12">
         <v>92216000</v>
       </c>
       <c r="K12">
         <v>136103000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">JELD-WEN Holding, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T10:41:01.442Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:58.164Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001674335</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>