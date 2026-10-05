--- v0 (2026-08-17)
+++ v1 (2026-10-05)
@@ -110,245 +110,245 @@
         <v>-657697</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>436993</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>12392823</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>4523658</v>
       </c>
       <c r="K2">
         <v>474755</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-2678716</v>
       </c>
       <c r="D3">
         <v>-0.12</v>
       </c>
       <c r="E3">
         <v>-391866</v>
       </c>
       <c r="F3">
         <v>7506</v>
       </c>
       <c r="G3">
         <v>-399372</v>
       </c>
       <c r="H3">
         <v>9099037</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>1992911</v>
       </c>
       <c r="K3">
         <v>773868</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-2158234</v>
       </c>
       <c r="D4">
         <v>-0.09</v>
       </c>
       <c r="E4">
         <v>-185449</v>
       </c>
       <c r="F4">
         <v>2917</v>
       </c>
       <c r="G4">
         <v>-188366</v>
       </c>
       <c r="H4">
         <v>4746133</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>-179260</v>
       </c>
       <c r="K4">
         <v>625584</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-335193</v>
       </c>
       <c r="D5">
         <v>-0.63</v>
       </c>
       <c r="E5">
         <v>-1400088</v>
       </c>
       <c r="F5">
         <v>9152</v>
       </c>
       <c r="G5">
         <v>-1409240</v>
       </c>
       <c r="H5">
         <v>16714535</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>2948135</v>
       </c>
       <c r="K5">
         <v>664620</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>639720</v>
       </c>
       <c r="D6">
         <v>0.67</v>
       </c>
       <c r="E6">
         <v>803083</v>
       </c>
       <c r="F6">
         <v>40540</v>
       </c>
       <c r="G6">
         <v>762543</v>
       </c>
       <c r="H6">
         <v>23711705</v>
       </c>
       <c r="I6">
         <v>20238000</v>
       </c>
       <c r="J6">
         <v>3473705</v>
       </c>
       <c r="K6">
         <v>942748</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>75336803</v>
       </c>
       <c r="C7">
         <v>3381224</v>
       </c>
       <c r="D7">
         <v>5.4</v>
       </c>
       <c r="E7">
         <v>1061706</v>
@@ -356,51 +356,51 @@
       <c r="F7">
         <v>139467</v>
       </c>
       <c r="G7">
         <v>922239</v>
       </c>
       <c r="H7">
         <v>36572156</v>
       </c>
       <c r="I7">
         <v>25030549</v>
       </c>
       <c r="J7">
         <v>3829349</v>
       </c>
       <c r="K7">
         <v>965115</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>58934000</v>
       </c>
       <c r="C8">
         <v>727000</v>
       </c>
       <c r="D8">
         <v>0.26</v>
       </c>
       <c r="E8">
         <v>3188000</v>
@@ -408,429 +408,429 @@
       <c r="F8">
         <v>218000</v>
       </c>
       <c r="G8">
         <v>2970000</v>
       </c>
       <c r="H8">
         <v>38748000</v>
       </c>
       <c r="I8">
         <v>27529000</v>
       </c>
       <c r="J8">
         <v>11219000</v>
       </c>
       <c r="K8">
         <v>987848</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>67521000</v>
       </c>
       <c r="C9">
         <v>248000</v>
       </c>
       <c r="D9">
         <v>1.28</v>
       </c>
       <c r="E9">
         <v>848000</v>
       </c>
       <c r="F9">
         <v>89000</v>
       </c>
       <c r="G9">
         <v>759000</v>
       </c>
       <c r="H9">
         <v>50911000</v>
       </c>
       <c r="I9">
         <v>35884000</v>
       </c>
       <c r="J9">
         <v>15027000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>84354000</v>
       </c>
       <c r="C10">
         <v>616000</v>
       </c>
       <c r="D10">
         <v>-0.35</v>
       </c>
       <c r="E10">
         <v>7203000</v>
       </c>
       <c r="F10">
         <v>421000</v>
       </c>
       <c r="G10">
         <v>6782000</v>
       </c>
       <c r="H10">
         <v>59719000</v>
       </c>
       <c r="I10">
         <v>44841000</v>
       </c>
       <c r="J10">
         <v>14878000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B11">
         <v>82429000</v>
       </c>
       <c r="C11">
         <v>-1725000</v>
       </c>
       <c r="D11">
         <v>-2.75</v>
       </c>
       <c r="E11">
         <v>-554000</v>
       </c>
       <c r="F11">
         <v>1297000</v>
       </c>
       <c r="G11">
         <v>-1851000</v>
       </c>
       <c r="H11">
         <v>63035000</v>
       </c>
       <c r="I11">
         <v>50353000</v>
       </c>
       <c r="J11">
         <v>12682000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B12">
         <v>146419000</v>
       </c>
       <c r="C12">
         <v>5203000</v>
       </c>
       <c r="D12">
         <v>4.48</v>
       </c>
       <c r="E12">
         <v>-201000</v>
       </c>
       <c r="F12">
         <v>234000</v>
       </c>
       <c r="G12">
         <v>-435000</v>
       </c>
       <c r="H12">
         <v>115924000</v>
       </c>
       <c r="I12">
         <v>97805000</v>
       </c>
       <c r="J12">
         <v>18119000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B13">
         <v>316863000</v>
       </c>
       <c r="C13">
         <v>-2138000</v>
       </c>
       <c r="D13">
         <v>-3.03</v>
       </c>
       <c r="E13">
         <v>12107000</v>
       </c>
       <c r="F13">
         <v>551000</v>
       </c>
       <c r="G13">
         <v>11556000</v>
       </c>
       <c r="H13">
         <v>126532000</v>
       </c>
       <c r="I13">
         <v>108205000</v>
       </c>
       <c r="J13">
         <v>18327000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>186449000</v>
       </c>
       <c r="C14">
         <v>723000</v>
       </c>
       <c r="D14">
         <v>0.36</v>
       </c>
       <c r="E14">
         <v>11388000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>96834000</v>
       </c>
       <c r="I14">
         <v>77861000</v>
       </c>
       <c r="J14">
         <v>18973000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B15">
         <v>183184000</v>
       </c>
       <c r="C15">
         <v>551000</v>
       </c>
       <c r="D15">
         <v>0.18</v>
       </c>
       <c r="E15">
         <v>6831000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>110610000</v>
       </c>
       <c r="I15">
         <v>91109000</v>
       </c>
       <c r="J15">
         <v>19501000</v>
       </c>
       <c r="K15">
         <v>2888000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B16">
         <v>207443000</v>
       </c>
       <c r="C16">
         <v>5657000</v>
       </c>
       <c r="D16">
         <v>4.17</v>
       </c>
       <c r="E16">
         <v>43066000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>170753000</v>
       </c>
       <c r="I16">
         <v>144951000</v>
       </c>
       <c r="J16">
         <v>25802000</v>
       </c>
       <c r="K16">
         <v>10962000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">JANEL CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:21:29.523Z</t>
+          <t xml:space="preserve">2026-10-05T08:09:18.683Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001133062</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>