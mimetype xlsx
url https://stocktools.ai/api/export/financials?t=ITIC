--- v0 (2026-08-13)
+++ v1 (2026-10-15)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>361207</v>
       </c>
       <c r="G2">
         <v>8645952</v>
       </c>
       <c r="H2">
         <v>157958463</v>
       </c>
       <c r="I2">
         <v>51446279</v>
       </c>
       <c r="J2">
         <v>106512184</v>
       </c>
       <c r="K2">
         <v>18042258</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>115079092</v>
       </c>
       <c r="C3">
         <v>11102496</v>
       </c>
       <c r="D3">
         <v>5.24</v>
       </c>
       <c r="E3">
         <v>8685413</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>568728</v>
       </c>
       <c r="G3">
         <v>8116685</v>
       </c>
       <c r="H3">
         <v>171918276</v>
       </c>
       <c r="I3">
         <v>56785525</v>
       </c>
       <c r="J3">
         <v>114638890</v>
       </c>
       <c r="K3">
         <v>20810018</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>126251497</v>
       </c>
       <c r="C4">
         <v>14708210</v>
       </c>
       <c r="D4">
         <v>7.08</v>
       </c>
       <c r="E4">
         <v>15304485</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>1424108</v>
       </c>
       <c r="G4">
         <v>13880377</v>
       </c>
       <c r="H4">
         <v>188305816</v>
       </c>
       <c r="I4">
         <v>59698173</v>
       </c>
       <c r="J4">
         <v>128062154</v>
       </c>
       <c r="K4">
         <v>23626761</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>123119286</v>
       </c>
       <c r="C5">
         <v>9648975</v>
       </c>
       <c r="D5">
         <v>4.74</v>
       </c>
       <c r="E5">
         <v>9683980</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>2017379</v>
       </c>
       <c r="G5">
         <v>7666601</v>
       </c>
       <c r="H5">
         <v>198039210</v>
       </c>
       <c r="I5">
         <v>60475504</v>
       </c>
       <c r="J5">
         <v>137563706</v>
       </c>
       <c r="K5">
         <v>15826515</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>127200072</v>
       </c>
       <c r="C6">
         <v>12533905</v>
       </c>
       <c r="D6">
         <v>6.3</v>
       </c>
       <c r="E6">
         <v>16916506</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>2742619</v>
       </c>
       <c r="G6">
         <v>14173887</v>
       </c>
       <c r="H6">
         <v>211522029</v>
       </c>
       <c r="I6">
         <v>68744949</v>
       </c>
       <c r="J6">
         <v>142669882</v>
       </c>
       <c r="K6">
         <v>21790000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>138488000</v>
       </c>
       <c r="C7">
         <v>19523000</v>
       </c>
       <c r="D7">
         <v>10.19</v>
       </c>
       <c r="E7">
         <v>22567000</v>
@@ -380,51 +380,51 @@
       <c r="F7">
         <v>2457000</v>
       </c>
       <c r="G7">
         <v>20110000</v>
       </c>
       <c r="H7">
         <v>228938000</v>
       </c>
       <c r="I7">
         <v>73802168</v>
       </c>
       <c r="J7">
         <v>155045069</v>
       </c>
       <c r="K7">
         <v>27928000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>161627000</v>
       </c>
       <c r="C8">
         <v>25707000</v>
       </c>
       <c r="D8">
         <v>13.56</v>
       </c>
       <c r="E8">
         <v>19893000</v>
@@ -432,51 +432,51 @@
       <c r="F8">
         <v>2884000</v>
       </c>
       <c r="G8">
         <v>17009000</v>
       </c>
       <c r="H8">
         <v>248913000</v>
       </c>
       <c r="I8">
         <v>70992000</v>
       </c>
       <c r="J8">
         <v>177836000</v>
       </c>
       <c r="K8">
         <v>20214000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>156259000</v>
       </c>
       <c r="C9">
         <v>21892000</v>
       </c>
       <c r="D9">
         <v>11.54</v>
       </c>
       <c r="E9">
         <v>24386000</v>
@@ -484,51 +484,51 @@
       <c r="F9">
         <v>1859000</v>
       </c>
       <c r="G9">
         <v>22527000</v>
       </c>
       <c r="H9">
         <v>244268000</v>
       </c>
       <c r="I9">
         <v>68629000</v>
       </c>
       <c r="J9">
         <v>175639000</v>
       </c>
       <c r="K9">
         <v>18694000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>183502000</v>
       </c>
       <c r="C10">
         <v>31458000</v>
       </c>
       <c r="D10">
         <v>16.59</v>
       </c>
       <c r="E10">
         <v>20916000</v>
@@ -536,51 +536,51 @@
       <c r="F10">
         <v>1486000</v>
       </c>
       <c r="G10">
         <v>19430000</v>
       </c>
       <c r="H10">
         <v>263893000</v>
       </c>
       <c r="I10">
         <v>72531000</v>
       </c>
       <c r="J10">
         <v>191362000</v>
       </c>
       <c r="K10">
         <v>25949000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>236408000</v>
       </c>
       <c r="C11">
         <v>39420000</v>
       </c>
       <c r="D11">
         <v>20.8</v>
       </c>
       <c r="E11">
         <v>34095000</v>
@@ -588,51 +588,51 @@
       <c r="F11">
         <v>3202000</v>
       </c>
       <c r="G11">
         <v>30893000</v>
       </c>
       <c r="H11">
         <v>282925000</v>
       </c>
       <c r="I11">
         <v>82503000</v>
       </c>
       <c r="J11">
         <v>200422000</v>
       </c>
       <c r="K11">
         <v>13723000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>329498000</v>
       </c>
       <c r="C12">
         <v>67020300</v>
       </c>
       <c r="D12">
         <v>35.28</v>
       </c>
       <c r="E12">
         <v>51931000</v>
@@ -640,51 +640,51 @@
       <c r="F12">
         <v>6534000</v>
       </c>
       <c r="G12">
         <v>45397000</v>
       </c>
       <c r="H12">
         <v>331488000</v>
       </c>
       <c r="I12">
         <v>102401000</v>
       </c>
       <c r="J12">
         <v>229087000</v>
       </c>
       <c r="K12">
         <v>37168000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>283392000</v>
       </c>
       <c r="C13">
         <v>23903300</v>
       </c>
       <c r="D13">
         <v>12.59</v>
       </c>
       <c r="E13">
         <v>36204000</v>
@@ -692,51 +692,51 @@
       <c r="F13">
         <v>5681000</v>
       </c>
       <c r="G13">
         <v>30523000</v>
       </c>
       <c r="H13">
         <v>339757000</v>
       </c>
       <c r="I13">
         <v>98746000</v>
       </c>
       <c r="J13">
         <v>241011000</v>
       </c>
       <c r="K13">
         <v>35311000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>224750000</v>
       </c>
       <c r="C14">
         <v>21685600</v>
       </c>
       <c r="D14">
         <v>11.45</v>
       </c>
       <c r="E14">
         <v>7426000</v>
@@ -744,51 +744,51 @@
       <c r="F14">
         <v>9186000</v>
       </c>
       <c r="G14">
         <v>-1760000</v>
       </c>
       <c r="H14">
         <v>330559000</v>
       </c>
       <c r="I14">
         <v>79006000</v>
       </c>
       <c r="J14">
         <v>251553000</v>
       </c>
       <c r="K14">
         <v>24031000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>258298000</v>
       </c>
       <c r="C15">
         <v>31073000</v>
       </c>
       <c r="D15">
         <v>16.43</v>
       </c>
       <c r="E15">
         <v>29840000</v>
@@ -796,51 +796,51 @@
       <c r="F15">
         <v>7423000</v>
       </c>
       <c r="G15">
         <v>22417000</v>
       </c>
       <c r="H15">
         <v>333571000</v>
       </c>
       <c r="I15">
         <v>81798000</v>
       </c>
       <c r="J15">
         <v>251773000</v>
       </c>
       <c r="K15">
         <v>24654000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>272755000</v>
       </c>
       <c r="C16">
         <v>35180200</v>
       </c>
       <c r="D16">
         <v>18.57</v>
       </c>
       <c r="E16">
         <v>30939000</v>
@@ -848,37 +848,37 @@
       <c r="F16">
         <v>5556000</v>
       </c>
       <c r="G16">
         <v>25383000</v>
       </c>
       <c r="H16">
         <v>363138000</v>
       </c>
       <c r="I16">
         <v>94838000</v>
       </c>
       <c r="J16">
         <v>268300000</v>
       </c>
       <c r="K16">
         <v>20838000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">INVESTORS TITLE CO</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T11:47:08.298Z</t>
+          <t xml:space="preserve">2026-10-15T19:41:55.949Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000720858</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>