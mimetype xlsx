--- v0 (2026-08-17)
+++ v1 (2026-10-28)
@@ -76,429 +76,847 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>3634516000</v>
       </c>
       <c r="C2">
         <v>-1324961000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>419489000</v>
       </c>
       <c r="F2">
         <v>88999000</v>
       </c>
       <c r="G2">
         <v>330490000</v>
       </c>
       <c r="H2">
         <v>6510027000</v>
       </c>
       <c r="I2">
         <v>3869410000</v>
       </c>
       <c r="J2">
         <v>2640617000</v>
       </c>
       <c r="K2">
         <v>667065000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2"/>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4164678000</v>
       </c>
       <c r="C3">
         <v>-1482854000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>561094000</v>
       </c>
       <c r="F3">
         <v>106318000</v>
       </c>
       <c r="G3">
         <v>454776000</v>
       </c>
       <c r="H3">
         <v>6434046000</v>
       </c>
       <c r="I3">
         <v>5038583000</v>
       </c>
       <c r="J3">
         <v>1380877000</v>
       </c>
       <c r="K3">
         <v>852472000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3"/>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>4552830000</v>
       </c>
       <c r="C4">
         <v>-1078675000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-829283000</v>
       </c>
       <c r="F4">
         <v>36897000</v>
       </c>
       <c r="G4">
         <v>-866180000</v>
       </c>
       <c r="H4">
         <v>7384740000</v>
       </c>
       <c r="I4">
         <v>5937338000</v>
       </c>
       <c r="J4">
         <v>1430754000</v>
       </c>
       <c r="K4">
         <v>1672840000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>4794645000</v>
       </c>
       <c r="C5">
         <v>-968143000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-933973000</v>
       </c>
       <c r="F5">
         <v>41041000</v>
       </c>
       <c r="G5">
         <v>-975014000</v>
       </c>
       <c r="H5">
         <v>6664810000</v>
       </c>
       <c r="I5">
         <v>5774575000</v>
       </c>
       <c r="J5">
         <v>827877000</v>
       </c>
       <c r="K5">
         <v>470328000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5"/>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>4204249000</v>
       </c>
       <c r="C6">
         <v>-19749000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-10232000</v>
       </c>
       <c r="F6">
         <v>25266000</v>
       </c>
       <c r="G6">
         <v>-35498000</v>
       </c>
       <c r="H6">
         <v>6676383000</v>
       </c>
       <c r="I6">
         <v>5756671000</v>
       </c>
       <c r="J6">
         <v>919712000</v>
       </c>
       <c r="K6">
         <v>1029104000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6"/>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4489169000</v>
       </c>
       <c r="C7">
         <v>271197000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>472063000</v>
       </c>
       <c r="F7">
         <v>5207000</v>
       </c>
       <c r="G7">
         <v>466856000</v>
       </c>
       <c r="H7">
         <v>6280986000</v>
       </c>
       <c r="I7">
         <v>4564777000</v>
       </c>
       <c r="J7">
         <v>1716209000</v>
       </c>
       <c r="K7">
         <v>624590000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7"/>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>4003841000</v>
       </c>
       <c r="C8">
         <v>104676000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>289075000</v>
       </c>
       <c r="F8">
         <v>10867000</v>
       </c>
       <c r="G8">
         <v>278208000</v>
       </c>
       <c r="H8">
         <v>6269166000</v>
       </c>
       <c r="I8">
         <v>4436968000</v>
       </c>
       <c r="J8">
         <v>1832198000</v>
       </c>
       <c r="K8">
         <v>483564000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8"/>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>3902604000</v>
       </c>
       <c r="C9">
         <v>-29502000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>15131000</v>
       </c>
       <c r="F9">
         <v>13700000</v>
       </c>
       <c r="G9">
         <v>1431000</v>
       </c>
       <c r="H9">
         <v>6675401000</v>
       </c>
       <c r="I9">
         <v>4772249000</v>
       </c>
       <c r="J9">
         <v>1903152000</v>
       </c>
       <c r="K9">
         <v>622653000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">iQIYI, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:03:35.194Z</t>
+          <t xml:space="preserve">2026-10-28T10:00:41.431Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001722608</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9"/>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>