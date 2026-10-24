--- v0 (2026-08-18)
+++ v1 (2026-10-24)
@@ -76,329 +76,779 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B2">
         <v>39938472</v>
       </c>
       <c r="C2">
         <v>1986962</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>1109043</v>
       </c>
       <c r="F2">
         <v>6252</v>
       </c>
       <c r="G2">
         <v>1102791</v>
       </c>
       <c r="H2">
         <v>13673373</v>
       </c>
       <c r="I2">
         <v>10742857</v>
       </c>
       <c r="J2">
         <v>2930516</v>
       </c>
       <c r="K2">
         <v>977635</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">iPower Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:52:31.616Z</t>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B3">
         <v>54075922</v>
       </c>
       <c r="C3">
         <v>-775749</v>
       </c>
       <c r="D3">
         <v>-0.04</v>
       </c>
       <c r="E3">
         <v>-12756949</v>
       </c>
       <c r="F3">
         <v>61498</v>
       </c>
       <c r="G3">
         <v>-12818447</v>
       </c>
       <c r="H3">
         <v>35638810</v>
       </c>
       <c r="I3">
         <v>10653025</v>
       </c>
       <c r="J3">
         <v>24985785</v>
       </c>
       <c r="K3">
         <v>6651705</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">iPower Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:52:31.616Z</t>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B4">
         <v>79418473</v>
       </c>
       <c r="C4">
         <v>1517875</v>
       </c>
       <c r="D4">
         <v>0.055</v>
       </c>
       <c r="E4">
         <v>-16603005</v>
       </c>
       <c r="F4">
         <v>484172</v>
       </c>
       <c r="G4">
         <v>-17087177</v>
       </c>
       <c r="H4">
         <v>78581467</v>
       </c>
       <c r="I4">
         <v>46184637</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>1821947</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">iPower Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:52:31.616Z</t>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B5">
         <v>88902048</v>
       </c>
       <c r="C5">
-        <v>-11965390</v>
+        <v>-11977073</v>
       </c>
       <c r="D5">
         <v>-0.4</v>
       </c>
       <c r="E5">
         <v>9211269</v>
       </c>
       <c r="F5">
         <v>140813</v>
       </c>
       <c r="G5">
         <v>9070456</v>
       </c>
       <c r="H5">
         <v>60094287</v>
       </c>
       <c r="I5">
         <v>39229546</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>3735642</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">iPower Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:52:31.616Z</t>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B6">
         <v>86071485</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6">
         <v>-0.05</v>
       </c>
       <c r="E6">
         <v>6164077</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>6164077</v>
       </c>
       <c r="H6">
         <v>51295857</v>
       </c>
       <c r="I6">
         <v>28279824</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>7219296</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">iPower Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:52:31.616Z</t>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B7">
-        <v>66142779</v>
-[...1 lines deleted...]
-      <c r="C7"/>
+        <v>63224807</v>
+      </c>
+      <c r="C7">
+        <v>-4977546</v>
+      </c>
       <c r="D7">
-        <v>-0.16</v>
+        <v>-341.28</v>
       </c>
       <c r="E7">
         <v>-579187</v>
       </c>
       <c r="F7">
         <v>163588</v>
       </c>
       <c r="G7">
         <v>-742775</v>
       </c>
       <c r="H7">
         <v>35642767</v>
       </c>
       <c r="I7">
         <v>17366765</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>1677879</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">iPower Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:52:31.616Z</t>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-30</t>
+        </is>
+      </c>
+      <c r="B8">
+        <v>19956938</v>
+      </c>
+      <c r="C8">
+        <v>-11622562</v>
+      </c>
+      <c r="D8">
+        <v>-345.16</v>
+      </c>
+      <c r="E8">
+        <v>-163466</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+      <c r="G8">
+        <v>-163466</v>
+      </c>
+      <c r="H8">
+        <v>28987114</v>
+      </c>
+      <c r="I8">
+        <v>12044740</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8">
+        <v>478042</v>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">iPower Inc.</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-24T17:28:31.099Z</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001830072</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>