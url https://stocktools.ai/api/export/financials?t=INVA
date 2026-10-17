--- v0 (2026-08-20)
+++ v1 (2026-10-17)
@@ -116,535 +116,535 @@
         <v>10131000</v>
       </c>
       <c r="F2">
         <v>7000</v>
       </c>
       <c r="G2">
         <v>10124000</v>
       </c>
       <c r="H2">
         <v>408932000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>-342645000</v>
       </c>
       <c r="K2">
         <v>159180000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>133569000</v>
       </c>
       <c r="C3">
         <v>59536000</v>
       </c>
       <c r="D3">
         <v>0.53</v>
       </c>
       <c r="E3">
         <v>60984000</v>
       </c>
       <c r="F3">
         <v>278000</v>
       </c>
       <c r="G3">
         <v>60706000</v>
       </c>
       <c r="H3">
         <v>378996000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>-352991000</v>
       </c>
       <c r="K3">
         <v>118016000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>217217000</v>
       </c>
       <c r="C4">
         <v>134272000</v>
       </c>
       <c r="D4">
         <v>1.17</v>
       </c>
       <c r="E4">
         <v>141749000</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>141749000</v>
       </c>
       <c r="H4">
         <v>367337000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>-242859000</v>
       </c>
       <c r="K4">
         <v>73336000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>261004000</v>
       </c>
       <c r="C5">
         <v>406328000</v>
       </c>
       <c r="D5">
         <v>3.53</v>
       </c>
       <c r="E5">
         <v>223531000</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>223531000</v>
       </c>
       <c r="H5">
         <v>548193000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>153583000</v>
       </c>
       <c r="K5">
         <v>62417000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>261016000</v>
       </c>
       <c r="C6">
         <v>190993000</v>
       </c>
       <c r="D6">
         <v>1.43</v>
       </c>
       <c r="E6">
         <v>257458000</v>
       </c>
       <c r="F6">
         <v>12000</v>
       </c>
       <c r="G6">
         <v>257446000</v>
       </c>
       <c r="H6">
         <v>724826000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>313495000</v>
       </c>
       <c r="K6">
         <v>278096000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>336794000</v>
       </c>
       <c r="C7">
         <v>293814000</v>
       </c>
       <c r="D7">
         <v>2.02</v>
       </c>
       <c r="E7">
         <v>313113000</v>
       </c>
       <c r="F7">
         <v>13000</v>
       </c>
       <c r="G7">
         <v>313100000</v>
       </c>
       <c r="H7">
         <v>999570000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>539912000</v>
       </c>
       <c r="K7">
         <v>246487000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>391866000</v>
       </c>
       <c r="C8">
         <v>368837000</v>
       </c>
       <c r="D8">
         <v>2.87</v>
       </c>
       <c r="E8">
         <v>363813000</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>363813000</v>
       </c>
       <c r="H8">
         <v>926395000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>414743000</v>
       </c>
       <c r="K8">
         <v>201525000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>331339000</v>
       </c>
       <c r="C9">
         <v>220262000</v>
       </c>
       <c r="D9">
         <v>2.37</v>
       </c>
       <c r="E9">
         <v>201726000</v>
       </c>
       <c r="F9">
         <v>67000</v>
       </c>
       <c r="G9">
         <v>201659000</v>
       </c>
       <c r="H9">
         <v>1231497000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>565788000</v>
       </c>
       <c r="K9">
         <v>291049000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>310463000</v>
       </c>
       <c r="C10">
         <v>179722000</v>
       </c>
       <c r="D10">
         <v>2.2</v>
       </c>
       <c r="E10">
         <v>141064000</v>
       </c>
       <c r="F10">
         <v>411000</v>
       </c>
       <c r="G10">
         <v>140653000</v>
       </c>
       <c r="H10">
         <v>1243507000</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
         <v>193513000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>358711000</v>
       </c>
       <c r="C11">
         <v>23392000</v>
       </c>
       <c r="D11">
         <v>0.36</v>
       </c>
       <c r="E11">
         <v>188690000</v>
       </c>
       <c r="F11">
         <v>270000</v>
       </c>
       <c r="G11">
         <v>188420000</v>
       </c>
       <c r="H11">
         <v>1301060000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>691159000</v>
       </c>
       <c r="K11">
         <v>304964000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>411328000</v>
       </c>
       <c r="C12">
         <v>271165000</v>
       </c>
       <c r="D12">
         <v>3.3</v>
       </c>
       <c r="E12">
         <v>196930000</v>
       </c>
       <c r="F12">
         <v>1131000</v>
       </c>
       <c r="G12">
         <v>195799000</v>
       </c>
       <c r="H12">
         <v>1635165000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1172841000</v>
       </c>
       <c r="K12">
         <v>550941000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">INNOVIVA, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T04:21:47.656Z</t>
+          <t xml:space="preserve">2026-10-17T08:02:35.768Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001080014</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>