--- v0 (2026-08-18)
+++ v1 (2026-10-26)
@@ -76,749 +76,1489 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-09-24</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>39059510</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>97228258</v>
       </c>
       <c r="F2">
         <v>97506367</v>
       </c>
       <c r="G2">
         <v>-278109</v>
       </c>
       <c r="H2">
         <v>1618350000</v>
       </c>
       <c r="I2">
         <v>1186404214</v>
       </c>
       <c r="J2">
         <v>431945594</v>
       </c>
       <c r="K2">
         <v>12421250</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2"/>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-29</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>43444343</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>133750768</v>
       </c>
       <c r="F3">
         <v>180628852</v>
       </c>
       <c r="G3">
         <v>-46878084</v>
       </c>
       <c r="H3">
         <v>1642109000</v>
       </c>
       <c r="I3">
         <v>1184695135</v>
       </c>
       <c r="J3">
         <v>457413469</v>
       </c>
       <c r="K3">
         <v>4683410</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3"/>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-28</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>20795890</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>145200682</v>
       </c>
       <c r="F4">
         <v>101453001</v>
       </c>
       <c r="G4">
         <v>43747681</v>
       </c>
       <c r="H4">
         <v>1669328000</v>
       </c>
       <c r="I4">
         <v>1258688462</v>
       </c>
       <c r="J4">
         <v>410639275</v>
       </c>
       <c r="K4">
         <v>16844007</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-27</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>51426454</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>108338402</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>1638757000</v>
       </c>
       <c r="I5">
         <v>1274349397</v>
       </c>
       <c r="J5">
         <v>382602167</v>
       </c>
       <c r="K5">
         <v>8613628</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5"/>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-26</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>59353123</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>104055949</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>1654828000</v>
       </c>
       <c r="I6">
         <v>1225849827</v>
       </c>
       <c r="J6">
         <v>428978400</v>
       </c>
       <c r="K6">
         <v>7505040</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6"/>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-24</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>54189466</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>159030758</v>
       </c>
       <c r="F7">
         <v>137642132</v>
       </c>
       <c r="G7">
         <v>21388626</v>
       </c>
       <c r="H7">
         <v>1686478000</v>
       </c>
       <c r="I7">
         <v>1216302689</v>
       </c>
       <c r="J7">
         <v>470175610</v>
       </c>
       <c r="K7">
         <v>5679509</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7"/>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>4002699727</v>
       </c>
       <c r="C8">
         <v>53873580</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>156340291</v>
       </c>
       <c r="F8">
         <v>127695650</v>
       </c>
       <c r="G8">
         <v>28644641</v>
       </c>
       <c r="H8">
         <v>1733306000</v>
       </c>
       <c r="I8">
         <v>1222253771</v>
       </c>
       <c r="J8">
         <v>511052003</v>
       </c>
       <c r="K8">
         <v>23912100</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8"/>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-29</t>
         </is>
       </c>
       <c r="B9">
         <v>4092804877</v>
       </c>
       <c r="C9">
         <v>97364628</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>161240058</v>
       </c>
       <c r="F9">
         <v>150486508</v>
       </c>
       <c r="G9">
         <v>10753550</v>
       </c>
       <c r="H9">
         <v>1824911000</v>
       </c>
       <c r="I9">
         <v>1229497012</v>
       </c>
       <c r="J9">
         <v>595413808</v>
       </c>
       <c r="K9">
         <v>10537303</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9"/>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-28</t>
         </is>
       </c>
       <c r="B10">
         <v>4202033610</v>
       </c>
       <c r="C10">
         <v>81580002</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>211503228</v>
       </c>
       <c r="F10">
         <v>161751023</v>
       </c>
       <c r="G10">
         <v>49752205</v>
       </c>
       <c r="H10">
         <v>1867328000</v>
       </c>
       <c r="I10">
         <v>1204605762</v>
       </c>
       <c r="J10">
         <v>662722606</v>
       </c>
       <c r="K10">
         <v>42125105</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10"/>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-26</t>
         </is>
       </c>
       <c r="B11">
         <v>4610609025</v>
       </c>
       <c r="C11">
         <v>178601433</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>350117097</v>
       </c>
       <c r="F11">
         <v>122767178</v>
       </c>
       <c r="G11">
         <v>227349919</v>
       </c>
       <c r="H11">
         <v>1899299000</v>
       </c>
       <c r="I11">
         <v>1079967945</v>
       </c>
       <c r="J11">
         <v>819330957</v>
       </c>
       <c r="K11">
         <v>6903955</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11"/>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-25</t>
         </is>
       </c>
       <c r="B12">
         <v>4987919603</v>
       </c>
       <c r="C12">
         <v>249731458</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>306296688</v>
       </c>
       <c r="F12">
         <v>140597162</v>
       </c>
       <c r="G12">
         <v>165699526</v>
       </c>
       <c r="H12">
         <v>2018344000</v>
       </c>
       <c r="I12">
         <v>1035085417</v>
       </c>
       <c r="J12">
         <v>983258538</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12"/>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-24</t>
         </is>
       </c>
       <c r="B13">
         <v>5678835032</v>
       </c>
       <c r="C13">
         <v>272758928</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>339498470</v>
       </c>
       <c r="F13">
         <v>119608974</v>
       </c>
       <c r="G13">
         <v>219889496</v>
       </c>
       <c r="H13">
         <v>2295511000</v>
       </c>
       <c r="I13">
         <v>1035916300</v>
       </c>
       <c r="J13">
         <v>1259594425</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13"/>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>5892781732</v>
       </c>
       <c r="C14">
         <v>210811959</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>266411341</v>
       </c>
       <c r="F14">
         <v>173591468</v>
       </c>
       <c r="G14">
         <v>92819873</v>
       </c>
       <c r="H14">
         <v>2473845733</v>
       </c>
       <c r="I14">
         <v>1014873593</v>
       </c>
       <c r="J14">
         <v>1458972140</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14"/>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-28</t>
         </is>
       </c>
       <c r="B15">
         <v>5639609434</v>
       </c>
       <c r="C15">
         <v>105541301</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>262516708</v>
       </c>
       <c r="F15">
         <v>210855602</v>
       </c>
       <c r="G15">
         <v>51661106</v>
       </c>
       <c r="H15">
         <v>2527882715</v>
       </c>
       <c r="I15">
         <v>982133625</v>
       </c>
       <c r="J15">
         <v>1545749090</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15"/>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-27</t>
         </is>
       </c>
       <c r="B16">
         <v>5334032609</v>
       </c>
       <c r="C16">
         <v>83592501</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>154097893</v>
       </c>
       <c r="F16">
         <v>114500588</v>
       </c>
       <c r="G16">
         <v>39597305</v>
       </c>
       <c r="H16">
         <v>2566054643</v>
       </c>
       <c r="I16">
         <v>950123066</v>
       </c>
       <c r="J16">
         <v>1615931577</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T19:38:54.573Z</t>
+          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16"/>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>