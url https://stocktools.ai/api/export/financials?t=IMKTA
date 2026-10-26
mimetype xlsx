--- v1 (2026-10-26)
+++ v2 (2026-10-26)
@@ -166,51 +166,51 @@
       <c r="F2">
         <v>97506367</v>
       </c>
       <c r="G2">
         <v>-278109</v>
       </c>
       <c r="H2">
         <v>1618350000</v>
       </c>
       <c r="I2">
         <v>1186404214</v>
       </c>
       <c r="J2">
         <v>431945594</v>
       </c>
       <c r="K2">
         <v>12421250</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2"/>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
@@ -260,51 +260,51 @@
       <c r="F3">
         <v>180628852</v>
       </c>
       <c r="G3">
         <v>-46878084</v>
       </c>
       <c r="H3">
         <v>1642109000</v>
       </c>
       <c r="I3">
         <v>1184695135</v>
       </c>
       <c r="J3">
         <v>457413469</v>
       </c>
       <c r="K3">
         <v>4683410</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3"/>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
@@ -354,51 +354,51 @@
       <c r="F4">
         <v>101453001</v>
       </c>
       <c r="G4">
         <v>43747681</v>
       </c>
       <c r="H4">
         <v>1669328000</v>
       </c>
       <c r="I4">
         <v>1258688462</v>
       </c>
       <c r="J4">
         <v>410639275</v>
       </c>
       <c r="K4">
         <v>16844007</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4"/>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
@@ -444,51 +444,51 @@
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>108338402</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>1638757000</v>
       </c>
       <c r="I5">
         <v>1274349397</v>
       </c>
       <c r="J5">
         <v>382602167</v>
       </c>
       <c r="K5">
         <v>8613628</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5"/>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
@@ -534,51 +534,51 @@
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>104055949</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>1654828000</v>
       </c>
       <c r="I6">
         <v>1225849827</v>
       </c>
       <c r="J6">
         <v>428978400</v>
       </c>
       <c r="K6">
         <v>7505040</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6"/>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
@@ -628,51 +628,51 @@
       <c r="F7">
         <v>137642132</v>
       </c>
       <c r="G7">
         <v>21388626</v>
       </c>
       <c r="H7">
         <v>1686478000</v>
       </c>
       <c r="I7">
         <v>1216302689</v>
       </c>
       <c r="J7">
         <v>470175610</v>
       </c>
       <c r="K7">
         <v>5679509</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7"/>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
@@ -724,51 +724,51 @@
       <c r="F8">
         <v>127695650</v>
       </c>
       <c r="G8">
         <v>28644641</v>
       </c>
       <c r="H8">
         <v>1733306000</v>
       </c>
       <c r="I8">
         <v>1222253771</v>
       </c>
       <c r="J8">
         <v>511052003</v>
       </c>
       <c r="K8">
         <v>23912100</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8"/>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
@@ -820,51 +820,51 @@
       <c r="F9">
         <v>150486508</v>
       </c>
       <c r="G9">
         <v>10753550</v>
       </c>
       <c r="H9">
         <v>1824911000</v>
       </c>
       <c r="I9">
         <v>1229497012</v>
       </c>
       <c r="J9">
         <v>595413808</v>
       </c>
       <c r="K9">
         <v>10537303</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9"/>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
@@ -916,51 +916,51 @@
       <c r="F10">
         <v>161751023</v>
       </c>
       <c r="G10">
         <v>49752205</v>
       </c>
       <c r="H10">
         <v>1867328000</v>
       </c>
       <c r="I10">
         <v>1204605762</v>
       </c>
       <c r="J10">
         <v>662722606</v>
       </c>
       <c r="K10">
         <v>42125105</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q10"/>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
@@ -1012,51 +1012,51 @@
       <c r="F11">
         <v>122767178</v>
       </c>
       <c r="G11">
         <v>227349919</v>
       </c>
       <c r="H11">
         <v>1899299000</v>
       </c>
       <c r="I11">
         <v>1079967945</v>
       </c>
       <c r="J11">
         <v>819330957</v>
       </c>
       <c r="K11">
         <v>6903955</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q11"/>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
@@ -1106,51 +1106,51 @@
         <v>306296688</v>
       </c>
       <c r="F12">
         <v>140597162</v>
       </c>
       <c r="G12">
         <v>165699526</v>
       </c>
       <c r="H12">
         <v>2018344000</v>
       </c>
       <c r="I12">
         <v>1035085417</v>
       </c>
       <c r="J12">
         <v>983258538</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q12"/>
       <c r="R12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
@@ -1200,51 +1200,51 @@
         <v>339498470</v>
       </c>
       <c r="F13">
         <v>119608974</v>
       </c>
       <c r="G13">
         <v>219889496</v>
       </c>
       <c r="H13">
         <v>2295511000</v>
       </c>
       <c r="I13">
         <v>1035916300</v>
       </c>
       <c r="J13">
         <v>1259594425</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q13"/>
       <c r="R13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
@@ -1294,51 +1294,51 @@
         <v>266411341</v>
       </c>
       <c r="F14">
         <v>173591468</v>
       </c>
       <c r="G14">
         <v>92819873</v>
       </c>
       <c r="H14">
         <v>2473845733</v>
       </c>
       <c r="I14">
         <v>1014873593</v>
       </c>
       <c r="J14">
         <v>1458972140</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q14"/>
       <c r="R14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
@@ -1388,51 +1388,51 @@
         <v>262516708</v>
       </c>
       <c r="F15">
         <v>210855602</v>
       </c>
       <c r="G15">
         <v>51661106</v>
       </c>
       <c r="H15">
         <v>2527882715</v>
       </c>
       <c r="I15">
         <v>982133625</v>
       </c>
       <c r="J15">
         <v>1545749090</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q15"/>
       <c r="R15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
@@ -1482,51 +1482,51 @@
         <v>154097893</v>
       </c>
       <c r="F16">
         <v>114500588</v>
       </c>
       <c r="G16">
         <v>39597305</v>
       </c>
       <c r="H16">
         <v>2566054643</v>
       </c>
       <c r="I16">
         <v>950123066</v>
       </c>
       <c r="J16">
         <v>1615931577</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">INGLES MARKETS, INCORPORATED</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-26T05:09:33.611Z</t>
+          <t xml:space="preserve">2026-10-26T06:33:20.978Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000050493</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q16"/>
       <c r="R16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>