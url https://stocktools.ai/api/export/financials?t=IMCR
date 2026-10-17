--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>-4.24</v>
       </c>
       <c r="E2">
         <v>-143106000</v>
       </c>
       <c r="F2">
         <v>1386000</v>
       </c>
       <c r="G2">
         <v>-144492000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>233705000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Immunocore Holdings plc</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T12:27:41.471Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:12.065Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001671927</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>174361000</v>
       </c>
       <c r="C3">
         <v>-52543000</v>
       </c>
       <c r="D3">
         <v>-1.15</v>
       </c>
       <c r="E3">
         <v>-49209000</v>
@@ -166,51 +166,51 @@
       <c r="F3">
         <v>2203000</v>
       </c>
       <c r="G3">
         <v>-51412000</v>
       </c>
       <c r="H3">
         <v>526762000</v>
       </c>
       <c r="I3">
         <v>187859000</v>
       </c>
       <c r="J3">
         <v>338903000</v>
       </c>
       <c r="K3">
         <v>402472000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Immunocore Holdings plc</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T12:27:41.471Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:12.065Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001671927</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>249428000</v>
       </c>
       <c r="C4">
         <v>-55287000</v>
       </c>
       <c r="D4">
         <v>-1.13</v>
       </c>
       <c r="E4">
         <v>2940000</v>
@@ -218,51 +218,51 @@
       <c r="F4">
         <v>5425000</v>
       </c>
       <c r="G4">
         <v>-2485000</v>
       </c>
       <c r="H4">
         <v>597001000</v>
       </c>
       <c r="I4">
         <v>228158000</v>
       </c>
       <c r="J4">
         <v>368843000</v>
       </c>
       <c r="K4">
         <v>442626000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Immunocore Holdings plc</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T12:27:41.471Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:12.065Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001671927</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>310202000</v>
       </c>
       <c r="C5">
         <v>-51087000</v>
       </c>
       <c r="D5">
         <v>-1.02</v>
       </c>
       <c r="E5">
         <v>26061000</v>
@@ -270,51 +270,51 @@
       <c r="F5">
         <v>5173000</v>
       </c>
       <c r="G5">
         <v>20888000</v>
       </c>
       <c r="H5">
         <v>1009506000</v>
       </c>
       <c r="I5">
         <v>648790000</v>
       </c>
       <c r="J5">
         <v>360716000</v>
       </c>
       <c r="K5">
         <v>455731000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Immunocore Holdings plc</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T12:27:41.471Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:12.065Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001671927</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>400016000</v>
       </c>
       <c r="C6">
         <v>-35514000</v>
       </c>
       <c r="D6">
         <v>-0.71</v>
       </c>
       <c r="E6">
         <v>-10712000</v>
@@ -322,37 +322,37 @@
       <c r="F6">
         <v>4340000</v>
       </c>
       <c r="G6">
         <v>-15052000</v>
       </c>
       <c r="H6">
         <v>1067269000</v>
       </c>
       <c r="I6">
         <v>686236000</v>
       </c>
       <c r="J6">
         <v>381033000</v>
       </c>
       <c r="K6">
         <v>467709000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Immunocore Holdings plc</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T12:27:41.471Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:12.065Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001671927</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>