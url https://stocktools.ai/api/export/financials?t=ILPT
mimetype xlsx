--- v0 (2026-08-15)
+++ v1 (2026-10-26)
@@ -76,479 +76,949 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>86898000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>109255000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>1313185000</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>80103000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>103455000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1411683000</v>
       </c>
       <c r="I3">
         <v>849475000</v>
       </c>
       <c r="J3">
         <v>562208000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O3"/>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>74388000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>96763000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>1534611000</v>
       </c>
       <c r="I4">
         <v>506338000</v>
       </c>
       <c r="J4">
         <v>1028273000</v>
       </c>
       <c r="K4">
         <v>9608000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O4"/>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>52498000</v>
       </c>
       <c r="D5">
         <v>0.81</v>
       </c>
       <c r="E5">
         <v>116300000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2454901000</v>
       </c>
       <c r="I5">
         <v>1459211000</v>
       </c>
       <c r="J5">
         <v>995690000</v>
       </c>
       <c r="K5">
         <v>28415000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O5"/>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>82071000</v>
       </c>
       <c r="D6">
         <v>1.26</v>
       </c>
       <c r="E6">
         <v>114564000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>1915745000</v>
       </c>
       <c r="I6">
         <v>912555000</v>
       </c>
       <c r="J6">
         <v>1003190000</v>
       </c>
       <c r="K6">
         <v>22834000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O6"/>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>119682000</v>
       </c>
       <c r="D7">
         <v>1.83</v>
       </c>
       <c r="E7">
         <v>110650000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>1908558000</v>
       </c>
       <c r="I7">
         <v>870516000</v>
       </c>
       <c r="J7">
         <v>1038042000</v>
       </c>
       <c r="K7">
         <v>29397000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O7"/>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-226723000</v>
       </c>
       <c r="D8">
         <v>-3.47</v>
       </c>
       <c r="E8">
         <v>83251000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>5676166000</v>
       </c>
       <c r="I8">
         <v>4345395000</v>
       </c>
       <c r="J8">
         <v>790724000</v>
       </c>
       <c r="K8">
         <v>48261000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O8"/>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-107989000</v>
       </c>
       <c r="D9">
         <v>-1.65</v>
       </c>
       <c r="E9">
         <v>6059000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>5563675000</v>
       </c>
       <c r="I9">
         <v>4401896000</v>
       </c>
       <c r="J9">
         <v>669954000</v>
       </c>
       <c r="K9">
         <v>112341000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O9"/>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-95669000</v>
       </c>
       <c r="D10">
         <v>-1.46</v>
       </c>
       <c r="E10">
         <v>1963000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>5406331000</v>
       </c>
       <c r="I10">
         <v>4397001000</v>
       </c>
       <c r="J10">
         <v>562019000</v>
       </c>
       <c r="K10">
         <v>131706000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O10"/>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-66187000</v>
       </c>
       <c r="D11">
         <v>-1</v>
       </c>
       <c r="E11">
         <v>60672000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>5189944000</v>
       </c>
       <c r="I11">
         <v>4289246000</v>
       </c>
       <c r="J11">
         <v>489697000</v>
       </c>
       <c r="K11">
         <v>94812000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">INDUSTRIAL LOGISTICS PROPERTIES TRUST</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T23:58:23.022Z</t>
+          <t xml:space="preserve">2026-10-26T04:56:20.970Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001717307</t>
+        </is>
+      </c>
+      <c r="O11"/>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>