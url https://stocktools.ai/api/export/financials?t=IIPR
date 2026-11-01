--- v0 (2026-08-16)
+++ v1 (2026-11-01)
@@ -76,465 +76,965 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>6420000</v>
       </c>
       <c r="C2">
         <v>-72000</v>
       </c>
       <c r="D2">
         <v>-0.13</v>
       </c>
       <c r="E2">
         <v>5015000</v>
       </c>
       <c r="F2">
         <v>5911000</v>
       </c>
       <c r="G2">
         <v>-896000</v>
       </c>
       <c r="H2">
         <v>80028000</v>
       </c>
       <c r="I2">
         <v>6479000</v>
       </c>
       <c r="J2">
         <v>73549000</v>
       </c>
       <c r="K2">
         <v>11758000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>14787000</v>
       </c>
       <c r="C3">
         <v>6985000</v>
       </c>
       <c r="D3">
         <v>0.75</v>
       </c>
       <c r="E3">
         <v>15693000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>281466000</v>
       </c>
       <c r="I3">
         <v>17174000</v>
       </c>
       <c r="J3">
         <v>264292000</v>
       </c>
       <c r="K3">
         <v>13050000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>44667000</v>
       </c>
       <c r="C4">
         <v>23475000</v>
       </c>
       <c r="D4">
         <v>2.03</v>
       </c>
       <c r="E4">
         <v>44934000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>745857000</v>
       </c>
       <c r="I4">
         <v>197847000</v>
       </c>
       <c r="J4">
         <v>548010000</v>
       </c>
       <c r="K4">
         <v>82244000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>116896000</v>
       </c>
       <c r="C5">
         <v>65730000</v>
       </c>
       <c r="D5">
         <v>3.27</v>
       </c>
       <c r="E5">
         <v>110814000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>1768081000</v>
       </c>
       <c r="I5">
         <v>243109000</v>
       </c>
       <c r="J5">
         <v>1524972000</v>
       </c>
       <c r="K5">
         <v>126006000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>204551000</v>
       </c>
       <c r="C6">
         <v>113990000</v>
       </c>
       <c r="D6">
         <v>4.55</v>
       </c>
       <c r="E6">
         <v>188747000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>2084602000</v>
       </c>
       <c r="I6">
         <v>472903000</v>
       </c>
       <c r="J6">
         <v>1611699000</v>
       </c>
       <c r="K6">
         <v>81096000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>276359000</v>
       </c>
       <c r="C7">
         <v>154386000</v>
       </c>
       <c r="D7">
         <v>5.52</v>
       </c>
       <c r="E7">
         <v>234130000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>2414836000</v>
       </c>
       <c r="I7">
         <v>452943000</v>
       </c>
       <c r="J7">
         <v>1961893000</v>
       </c>
       <c r="K7">
         <v>87122000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>309506000</v>
       </c>
       <c r="C8">
         <v>165588000</v>
       </c>
       <c r="D8">
         <v>5.77</v>
       </c>
       <c r="E8">
         <v>255543000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>2391090000</v>
       </c>
       <c r="I8">
         <v>438118000</v>
       </c>
       <c r="J8">
         <v>1952972000</v>
       </c>
       <c r="K8">
         <v>140249000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>308517000</v>
       </c>
       <c r="C9">
         <v>161661000</v>
       </c>
       <c r="D9">
         <v>5.52</v>
       </c>
       <c r="E9">
         <v>258446000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>2378047000</v>
       </c>
       <c r="I9">
         <v>441987000</v>
       </c>
       <c r="J9">
         <v>1936060000</v>
       </c>
       <c r="K9">
         <v>146245000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>265955000</v>
       </c>
       <c r="C10">
         <v>118247000</v>
       </c>
       <c r="D10">
         <v>3.93</v>
       </c>
       <c r="E10">
         <v>198189000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>2370858000</v>
       </c>
       <c r="I10">
         <v>522854000</v>
       </c>
       <c r="J10">
         <v>1848004000</v>
       </c>
       <c r="K10">
         <v>47597000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Innovative Industrial Properties, Inc.</t>
+          <t xml:space="preserve">INNOVATIVE INDUSTRIAL PROPERTIES INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T04:56:46.138Z</t>
+          <t xml:space="preserve">2026-11-01T15:44:33.836Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001677576</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>