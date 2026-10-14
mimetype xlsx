--- v0 (2026-08-16)
+++ v1 (2026-10-14)
@@ -112,149 +112,149 @@
       <c r="D2"/>
       <c r="E2">
         <v>-12224000</v>
       </c>
       <c r="F2">
         <v>1757000</v>
       </c>
       <c r="G2">
         <v>-13981000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-15739000</v>
       </c>
       <c r="K2">
         <v>5961000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-34346000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-27620000</v>
       </c>
       <c r="F3">
         <v>1708000</v>
       </c>
       <c r="G3">
         <v>-29328000</v>
       </c>
       <c r="H3">
         <v>96541000</v>
       </c>
       <c r="I3">
         <v>7098000</v>
       </c>
       <c r="J3">
         <v>-48948000</v>
       </c>
       <c r="K3">
         <v>20505000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>-41975000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-39313000</v>
       </c>
       <c r="F4">
         <v>1353000</v>
       </c>
       <c r="G4">
         <v>-40666000</v>
       </c>
       <c r="H4">
         <v>113001000</v>
       </c>
       <c r="I4">
         <v>12601000</v>
       </c>
       <c r="J4">
         <v>100400000</v>
       </c>
       <c r="K4">
         <v>34067000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>19538000</v>
       </c>
       <c r="C5">
         <v>-34495000</v>
       </c>
       <c r="D5">
         <v>-1.4</v>
       </c>
       <c r="E5">
         <v>55463000</v>
@@ -262,51 +262,51 @@
       <c r="F5">
         <v>493000</v>
       </c>
       <c r="G5">
         <v>54970000</v>
       </c>
       <c r="H5">
         <v>298269000</v>
       </c>
       <c r="I5">
         <v>99995000</v>
       </c>
       <c r="J5">
         <v>198274000</v>
       </c>
       <c r="K5">
         <v>72037000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>27941000</v>
       </c>
       <c r="C6">
         <v>-49762000</v>
       </c>
       <c r="D6">
         <v>-1.41</v>
       </c>
       <c r="E6">
         <v>-55779000</v>
@@ -314,51 +314,51 @@
       <c r="F6">
         <v>2644000</v>
       </c>
       <c r="G6">
         <v>-58423000</v>
       </c>
       <c r="H6">
         <v>381347000</v>
       </c>
       <c r="I6">
         <v>79833000</v>
       </c>
       <c r="J6">
         <v>301514000</v>
       </c>
       <c r="K6">
         <v>92046000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>50931000</v>
       </c>
       <c r="C7">
         <v>-58655000</v>
       </c>
       <c r="D7">
         <v>-1.42</v>
       </c>
       <c r="E7">
         <v>-87175000</v>
@@ -366,51 +366,51 @@
       <c r="F7">
         <v>3443000</v>
       </c>
       <c r="G7">
         <v>-90618000</v>
       </c>
       <c r="H7">
         <v>387969000</v>
       </c>
       <c r="I7">
         <v>38514000</v>
       </c>
       <c r="J7">
         <v>349455000</v>
       </c>
       <c r="K7">
         <v>68632000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>23385000</v>
       </c>
       <c r="C8">
         <v>-112961000</v>
       </c>
       <c r="D8">
         <v>-1.96</v>
       </c>
       <c r="E8">
         <v>-115224000</v>
@@ -418,51 +418,51 @@
       <c r="F8">
         <v>2368000</v>
       </c>
       <c r="G8">
         <v>-117592000</v>
       </c>
       <c r="H8">
         <v>649316000</v>
       </c>
       <c r="I8">
         <v>28226000</v>
       </c>
       <c r="J8">
         <v>621090000</v>
       </c>
       <c r="K8">
         <v>157018000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>7000000</v>
       </c>
       <c r="C9">
         <v>-274477000</v>
       </c>
       <c r="D9">
         <v>-3.36</v>
       </c>
       <c r="E9">
         <v>-247584000</v>
@@ -470,51 +470,51 @@
       <c r="F9">
         <v>3857000</v>
       </c>
       <c r="G9">
         <v>-251441000</v>
       </c>
       <c r="H9">
         <v>1124091000</v>
       </c>
       <c r="I9">
         <v>64944000</v>
       </c>
       <c r="J9">
         <v>1059147000</v>
       </c>
       <c r="K9">
         <v>84378000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>218710000</v>
       </c>
       <c r="C10">
         <v>-113698000</v>
       </c>
       <c r="D10">
         <v>-1.28</v>
       </c>
       <c r="E10">
         <v>-71098000</v>
@@ -522,37 +522,37 @@
       <c r="F10">
         <v>2368000</v>
       </c>
       <c r="G10">
         <v>-73466000</v>
       </c>
       <c r="H10">
         <v>1109324000</v>
       </c>
       <c r="I10">
         <v>86390000</v>
       </c>
       <c r="J10">
         <v>1022934000</v>
       </c>
       <c r="K10">
         <v>112825000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">IDEAYA Biosciences, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T16:53:12.547Z</t>
+          <t xml:space="preserve">2026-10-14T19:38:02.409Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001676725</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>