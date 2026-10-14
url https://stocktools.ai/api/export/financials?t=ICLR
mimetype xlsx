--- v0 (2026-08-15)
+++ v1 (2026-10-14)
@@ -116,245 +116,245 @@
         <v>20191000</v>
       </c>
       <c r="F2">
         <v>35284000</v>
       </c>
       <c r="G2">
         <v>-15093000</v>
       </c>
       <c r="H2">
         <v>1027517000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>681544000</v>
       </c>
       <c r="K2">
         <v>119237000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>55420000</v>
       </c>
       <c r="D3">
         <v>0.92</v>
       </c>
       <c r="E3">
         <v>113431000</v>
       </c>
       <c r="F3">
         <v>30791000</v>
       </c>
       <c r="G3">
         <v>82640000</v>
       </c>
       <c r="H3">
         <v>1202108000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>754575000</v>
       </c>
       <c r="K3">
         <v>114047000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>102812000</v>
       </c>
       <c r="D4">
         <v>1.65</v>
       </c>
       <c r="E4">
         <v>221227000</v>
       </c>
       <c r="F4">
         <v>29488000</v>
       </c>
       <c r="G4">
         <v>191739000</v>
       </c>
       <c r="H4">
         <v>1442460000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>910579000</v>
       </c>
       <c r="K4">
         <v>182519000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>172468000</v>
       </c>
       <c r="D5">
         <v>2.73</v>
       </c>
       <c r="E5">
         <v>169948000</v>
       </c>
       <c r="F5">
         <v>32779000</v>
       </c>
       <c r="G5">
         <v>137169000</v>
       </c>
       <c r="H5">
         <v>1528850000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>950206000</v>
       </c>
       <c r="K5">
         <v>118900000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>239539000</v>
       </c>
       <c r="D6">
         <v>3.97</v>
       </c>
       <c r="E6">
         <v>279073000</v>
       </c>
       <c r="F6">
         <v>49730000</v>
       </c>
       <c r="G6">
         <v>229343000</v>
       </c>
       <c r="H6">
         <v>1717209000</v>
       </c>
       <c r="I6">
         <v>954113000</v>
       </c>
       <c r="J6">
         <v>763096000</v>
       </c>
       <c r="K6">
         <v>103911000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1666487000</v>
       </c>
       <c r="C7">
         <v>262179000</v>
       </c>
       <c r="D7">
         <v>4.65</v>
       </c>
       <c r="E7">
         <v>259204000</v>
@@ -362,51 +362,51 @@
       <c r="F7">
         <v>42601000</v>
       </c>
       <c r="G7">
         <v>216603000</v>
       </c>
       <c r="H7">
         <v>1825843000</v>
       </c>
       <c r="I7">
         <v>880669000</v>
       </c>
       <c r="J7">
         <v>945174000</v>
       </c>
       <c r="K7">
         <v>192541000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1758439000</v>
       </c>
       <c r="C8">
         <v>281488000</v>
       </c>
       <c r="D8">
         <v>5.13</v>
       </c>
       <c r="E8">
         <v>383082000</v>
@@ -414,51 +414,51 @@
       <c r="F8">
         <v>44717000</v>
       </c>
       <c r="G8">
         <v>338365000</v>
       </c>
       <c r="H8">
         <v>2146618000</v>
       </c>
       <c r="I8">
         <v>955618000</v>
       </c>
       <c r="J8">
         <v>1191000000</v>
       </c>
       <c r="K8">
         <v>282859000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>2595777000</v>
       </c>
       <c r="C9">
         <v>322656000</v>
       </c>
       <c r="D9">
         <v>5.89</v>
       </c>
       <c r="E9">
         <v>268639000</v>
@@ -466,51 +466,51 @@
       <c r="F9">
         <v>48397000</v>
       </c>
       <c r="G9">
         <v>220242000</v>
       </c>
       <c r="H9">
         <v>2354255000</v>
       </c>
       <c r="I9">
         <v>999974000</v>
       </c>
       <c r="J9">
         <v>1354281000</v>
       </c>
       <c r="K9">
         <v>395851000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>2805839000</v>
       </c>
       <c r="C10">
         <v>373986000</v>
       </c>
       <c r="D10">
         <v>6.79</v>
       </c>
       <c r="E10">
         <v>412541000</v>
@@ -518,51 +518,51 @@
       <c r="F10">
         <v>38948000</v>
       </c>
       <c r="G10">
         <v>373593000</v>
       </c>
       <c r="H10">
         <v>2907512000</v>
       </c>
       <c r="I10">
         <v>1249947000</v>
       </c>
       <c r="J10">
         <v>1618055000</v>
       </c>
       <c r="K10">
         <v>520309000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2797288000</v>
       </c>
       <c r="C11">
         <v>332331000</v>
       </c>
       <c r="D11">
         <v>6.15</v>
       </c>
       <c r="E11">
         <v>568035000</v>
@@ -570,51 +570,51 @@
       <c r="F11">
         <v>40885000</v>
       </c>
       <c r="G11">
         <v>527150000</v>
       </c>
       <c r="H11">
         <v>3435606000</v>
       </c>
       <c r="I11">
         <v>1585370000</v>
       </c>
       <c r="J11">
         <v>1850236000</v>
       </c>
       <c r="K11">
         <v>840305000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>5480826000</v>
       </c>
       <c r="C12">
         <v>153185000</v>
       </c>
       <c r="D12">
         <v>2.25</v>
       </c>
       <c r="E12">
         <v>829142000</v>
@@ -622,51 +622,51 @@
       <c r="F12">
         <v>93750000</v>
       </c>
       <c r="G12">
         <v>735392000</v>
       </c>
       <c r="H12">
         <v>17387090000</v>
       </c>
       <c r="I12">
         <v>9320263000</v>
       </c>
       <c r="J12">
         <v>8066827000</v>
       </c>
       <c r="K12">
         <v>752213000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>7741386000</v>
       </c>
       <c r="C13">
         <v>505304000</v>
       </c>
       <c r="D13">
         <v>6.13</v>
       </c>
       <c r="E13">
         <v>563315000</v>
@@ -674,51 +674,51 @@
       <c r="F13">
         <v>142160000</v>
       </c>
       <c r="G13">
         <v>421155000</v>
       </c>
       <c r="H13">
         <v>17185278000</v>
       </c>
       <c r="I13">
         <v>8687315000</v>
       </c>
       <c r="J13">
         <v>8526793000</v>
       </c>
       <c r="K13">
         <v>288768000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>8054926000</v>
       </c>
       <c r="C14">
         <v>554208000</v>
       </c>
       <c r="D14">
         <v>6.7</v>
       </c>
       <c r="E14">
         <v>1161027000</v>
@@ -726,51 +726,51 @@
       <c r="F14">
         <v>140692000</v>
       </c>
       <c r="G14">
         <v>1020335000</v>
       </c>
       <c r="H14">
         <v>16864783000</v>
       </c>
       <c r="I14">
         <v>7653337000</v>
       </c>
       <c r="J14">
         <v>9211446000</v>
       </c>
       <c r="K14">
         <v>378102000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>8188990000</v>
       </c>
       <c r="C15">
         <v>739126000</v>
       </c>
       <c r="D15">
         <v>8.9</v>
       </c>
       <c r="E15">
         <v>1286652000</v>
@@ -778,51 +778,51 @@
       <c r="F15">
         <v>168060000</v>
       </c>
       <c r="G15">
         <v>1118592000</v>
       </c>
       <c r="H15">
         <v>16634822000</v>
       </c>
       <c r="I15">
         <v>7193468000</v>
       </c>
       <c r="J15">
         <v>9441354000</v>
       </c>
       <c r="K15">
         <v>538785000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>8251340000</v>
       </c>
       <c r="C16">
         <v>229339000</v>
       </c>
       <c r="D16">
         <v>2.9</v>
       </c>
       <c r="E16">
         <v>1036205000</v>
@@ -830,37 +830,37 @@
       <c r="F16">
         <v>174214000</v>
       </c>
       <c r="G16">
         <v>861991000</v>
       </c>
       <c r="H16">
         <v>16269782000</v>
       </c>
       <c r="I16">
         <v>7076398000</v>
       </c>
       <c r="J16">
         <v>9193384000</v>
       </c>
       <c r="K16">
         <v>647295000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ICON plc</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T01:18:16.334Z</t>
+          <t xml:space="preserve">2026-10-14T18:04:26.884Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001060955</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>