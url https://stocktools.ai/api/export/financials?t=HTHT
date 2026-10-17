--- v0 (2026-08-29)
+++ v1 (2026-10-17)
@@ -120,691 +120,691 @@
       <c r="F2">
         <v>122143000</v>
       </c>
       <c r="G2">
         <v>-49256000</v>
       </c>
       <c r="H2">
         <v>560058000</v>
       </c>
       <c r="I2">
         <v>201635000</v>
       </c>
       <c r="J2">
         <v>356868000</v>
       </c>
       <c r="K2">
         <v>125456000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>28071000</v>
       </c>
       <c r="D3">
         <v>0.11</v>
       </c>
       <c r="E3">
         <v>114879000</v>
       </c>
       <c r="F3">
         <v>160198000</v>
       </c>
       <c r="G3">
         <v>-45319000</v>
       </c>
       <c r="H3">
         <v>695043000</v>
       </c>
       <c r="I3">
         <v>295280000</v>
       </c>
       <c r="J3">
         <v>395690000</v>
       </c>
       <c r="K3">
         <v>74309000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>46229000</v>
       </c>
       <c r="D4">
         <v>0.19</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>856510000</v>
       </c>
       <c r="I4">
         <v>389392000</v>
       </c>
       <c r="J4">
         <v>465129000</v>
       </c>
       <c r="K4">
         <v>64055000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>49536000</v>
       </c>
       <c r="D5">
         <v>0.2</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>996504000</v>
       </c>
       <c r="I5">
         <v>477741000</v>
       </c>
       <c r="J5">
         <v>518481000</v>
       </c>
       <c r="K5">
         <v>124867000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>67399000</v>
       </c>
       <c r="D6">
         <v>0.26</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>1187675000</v>
       </c>
       <c r="I6">
         <v>656515000</v>
       </c>
       <c r="J6">
         <v>529518000</v>
       </c>
       <c r="K6">
         <v>178286000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>115888000</v>
       </c>
       <c r="D7">
         <v>0.41</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>1439344000</v>
       </c>
       <c r="I7">
         <v>659255000</v>
       </c>
       <c r="J7">
         <v>777704000</v>
       </c>
       <c r="K7">
         <v>477189000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>190155000</v>
       </c>
       <c r="D8">
         <v>0.65</v>
       </c>
       <c r="E8">
         <v>376955000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>2678549000</v>
       </c>
       <c r="I8">
         <v>1683470000</v>
       </c>
       <c r="J8">
         <v>989610000</v>
       </c>
       <c r="K8">
         <v>534054000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>104000000</v>
       </c>
       <c r="D9">
         <v>0.36</v>
       </c>
       <c r="E9">
         <v>444000000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>3490000000</v>
       </c>
       <c r="I9">
         <v>2571000000</v>
       </c>
       <c r="J9">
         <v>898000000</v>
       </c>
       <c r="K9">
         <v>620000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1611000000</v>
       </c>
       <c r="C10">
         <v>254000000</v>
       </c>
       <c r="D10">
         <v>0.85</v>
       </c>
       <c r="E10">
         <v>473000000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>7611000000</v>
       </c>
       <c r="I10">
         <v>6533000000</v>
       </c>
       <c r="J10">
         <v>1061000000</v>
       </c>
       <c r="K10">
         <v>465000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1563000000</v>
       </c>
       <c r="C11">
         <v>-336000000</v>
       </c>
       <c r="D11">
         <v>-1.15</v>
       </c>
       <c r="E11">
         <v>93000000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>9985000000</v>
       </c>
       <c r="I11">
         <v>8233000000</v>
       </c>
       <c r="J11">
         <v>1736000000</v>
       </c>
       <c r="K11">
         <v>1077000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2006000000</v>
       </c>
       <c r="C12">
         <v>-73000000</v>
       </c>
       <c r="D12">
         <v>-0.02</v>
       </c>
       <c r="E12">
         <v>210000000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>9927000000</v>
       </c>
       <c r="I12">
         <v>8195000000</v>
       </c>
       <c r="J12">
         <v>1715000000</v>
       </c>
       <c r="K12">
         <v>803000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>2010000000</v>
       </c>
       <c r="C13">
         <v>-264000000</v>
       </c>
       <c r="D13">
         <v>-0.08</v>
       </c>
       <c r="E13">
         <v>227000000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>8918000000</v>
       </c>
       <c r="I13">
         <v>7641000000</v>
       </c>
       <c r="J13">
         <v>1266000000</v>
       </c>
       <c r="K13">
         <v>520000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>3082000000</v>
       </c>
       <c r="C14">
         <v>575000000</v>
       </c>
       <c r="D14">
         <v>0.18</v>
       </c>
       <c r="E14">
         <v>1080000000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>8948000000</v>
       </c>
       <c r="I14">
         <v>7223000000</v>
       </c>
       <c r="J14">
         <v>1709000000</v>
       </c>
       <c r="K14">
         <v>978000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>3274000000</v>
       </c>
       <c r="C15">
         <v>418000000</v>
       </c>
       <c r="D15">
         <v>0.13</v>
       </c>
       <c r="E15">
         <v>1030000000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>8570000000</v>
       </c>
       <c r="I15">
         <v>6889000000</v>
       </c>
       <c r="J15">
         <v>1668000000</v>
       </c>
       <c r="K15">
         <v>1024000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>3618000000</v>
       </c>
       <c r="C16">
         <v>726000000</v>
       </c>
       <c r="D16">
         <v>0.23</v>
       </c>
       <c r="E16">
         <v>1198000000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>9263000000</v>
       </c>
       <c r="I16">
         <v>7410000000</v>
       </c>
       <c r="J16">
         <v>1831000000</v>
       </c>
       <c r="K16">
         <v>1485000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">H World Group Ltd</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T19:05:28.508Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:52.083Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001483994</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>