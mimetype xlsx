--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -112,517 +112,517 @@
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>310000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>438000</v>
       </c>
       <c r="I2">
         <v>411000</v>
       </c>
       <c r="J2">
         <v>27000</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-8817000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>295000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>15064000</v>
       </c>
       <c r="I3">
         <v>495000</v>
       </c>
       <c r="J3">
         <v>14569000</v>
       </c>
       <c r="K3">
         <v>14008000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-11061000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1164000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>7204000</v>
       </c>
       <c r="I4">
         <v>710000</v>
       </c>
       <c r="J4">
         <v>6494000</v>
       </c>
       <c r="K4">
         <v>5272000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-11704000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>176000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>8956000</v>
       </c>
       <c r="I5">
         <v>654000</v>
       </c>
       <c r="J5">
         <v>8302000</v>
       </c>
       <c r="K5">
         <v>7456000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-11579000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-9058000</v>
       </c>
       <c r="F6">
         <v>302000</v>
       </c>
       <c r="G6">
         <v>-9360000</v>
       </c>
       <c r="H6">
         <v>4551000</v>
       </c>
       <c r="I6">
         <v>2777000</v>
       </c>
       <c r="J6">
         <v>1774000</v>
       </c>
       <c r="K6">
         <v>2941000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-11916000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-11014000</v>
       </c>
       <c r="F7">
         <v>136000</v>
       </c>
       <c r="G7">
         <v>-11150000</v>
       </c>
       <c r="H7">
         <v>5045000</v>
       </c>
       <c r="I7">
         <v>1622000</v>
       </c>
       <c r="J7">
         <v>3423000</v>
       </c>
       <c r="K7">
         <v>4038000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-7529000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-7638000</v>
       </c>
       <c r="F8">
         <v>131000</v>
       </c>
       <c r="G8">
         <v>-7769000</v>
       </c>
       <c r="H8">
         <v>2633000</v>
       </c>
       <c r="I8">
         <v>662000</v>
       </c>
       <c r="J8">
         <v>1971000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-8332000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-6059000</v>
       </c>
       <c r="F9">
         <v>129000</v>
       </c>
       <c r="G9">
         <v>-6188000</v>
       </c>
       <c r="H9">
         <v>1992000</v>
       </c>
       <c r="I9">
         <v>903000</v>
       </c>
       <c r="J9">
         <v>1089000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-4865000</v>
       </c>
       <c r="D10">
         <v>-0.55</v>
       </c>
       <c r="E10">
         <v>-4041000</v>
       </c>
       <c r="F10">
         <v>7000</v>
       </c>
       <c r="G10">
         <v>-4048000</v>
       </c>
       <c r="H10">
         <v>2076000</v>
       </c>
       <c r="I10">
         <v>951000</v>
       </c>
       <c r="J10">
         <v>1125000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-7978000</v>
       </c>
       <c r="D11">
         <v>-0.79</v>
       </c>
       <c r="E11">
         <v>-2628000</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>-2628000</v>
       </c>
       <c r="H11">
         <v>1866000</v>
       </c>
       <c r="I11">
         <v>4895000</v>
       </c>
       <c r="J11">
         <v>-3029000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-6073000</v>
       </c>
       <c r="D12">
         <v>-0.55</v>
       </c>
       <c r="E12">
         <v>-5106000</v>
       </c>
       <c r="F12">
         <v>5000</v>
       </c>
       <c r="G12">
         <v>-5111000</v>
       </c>
       <c r="H12">
         <v>2400000</v>
       </c>
       <c r="I12">
         <v>1411000</v>
       </c>
       <c r="J12">
         <v>-3191000</v>
       </c>
       <c r="K12">
         <v>1241000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>103000</v>
       </c>
       <c r="C13">
         <v>-9022000</v>
       </c>
       <c r="D13">
         <v>-0.67</v>
       </c>
       <c r="E13">
         <v>-6939000</v>
@@ -630,133 +630,133 @@
       <c r="F13">
         <v>11000</v>
       </c>
       <c r="G13">
         <v>-6950000</v>
       </c>
       <c r="H13">
         <v>2614000</v>
       </c>
       <c r="I13">
         <v>968000</v>
       </c>
       <c r="J13">
         <v>1646000</v>
       </c>
       <c r="K13">
         <v>432000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>430000</v>
       </c>
       <c r="C14">
         <v>-7732000</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>-4852000</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>-4852000</v>
       </c>
       <c r="H14">
         <v>4442000</v>
       </c>
       <c r="I14">
         <v>1220000</v>
       </c>
       <c r="J14">
         <v>3222000</v>
       </c>
       <c r="K14">
         <v>2486000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>704000</v>
       </c>
       <c r="C15">
         <v>-6869000</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>-3828000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>2677000</v>
       </c>
       <c r="I15">
         <v>1620000</v>
       </c>
       <c r="J15">
         <v>1057000</v>
       </c>
       <c r="K15">
         <v>1352000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Apparatus Regenerative Technology, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:19.925Z</t>
+          <t xml:space="preserve">2026-10-15T20:34:26.859Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001563665</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>