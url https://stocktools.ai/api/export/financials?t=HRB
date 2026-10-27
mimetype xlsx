--- v0 (2026-08-16)
+++ v1 (2026-10-27)
@@ -76,799 +76,1599 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-04-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>265932000</v>
       </c>
       <c r="D2">
         <v>0.89</v>
       </c>
       <c r="E2">
         <v>362049000</v>
       </c>
       <c r="F2">
         <v>82457000</v>
       </c>
       <c r="G2">
         <v>279592000</v>
       </c>
       <c r="H2">
         <v>4649567000</v>
       </c>
       <c r="I2">
         <v>3323675000</v>
       </c>
       <c r="J2">
         <v>1325892000</v>
       </c>
       <c r="K2">
         <v>1944334000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-04-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>433948000</v>
       </c>
       <c r="D3">
         <v>1.58</v>
       </c>
       <c r="E3">
         <v>497108000</v>
       </c>
       <c r="F3">
         <v>113239000</v>
       </c>
       <c r="G3">
         <v>383869000</v>
       </c>
       <c r="H3">
         <v>4537779000</v>
       </c>
       <c r="I3">
         <v>3274232000</v>
       </c>
       <c r="J3">
         <v>1263547000</v>
       </c>
       <c r="K3">
         <v>1747584000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-04-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>475157000</v>
       </c>
       <c r="D4">
         <v>1.72</v>
       </c>
       <c r="E4">
         <v>809581000</v>
       </c>
       <c r="F4">
         <v>147011000</v>
       </c>
       <c r="G4">
         <v>662570000</v>
       </c>
       <c r="H4">
         <v>4693529000</v>
       </c>
       <c r="I4">
         <v>3136980000</v>
       </c>
       <c r="J4">
         <v>1556549000</v>
       </c>
       <c r="K4">
         <v>2185307000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-04-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>473663000</v>
       </c>
       <c r="D5">
         <v>1.71</v>
       </c>
       <c r="E5">
         <v>626608000</v>
       </c>
       <c r="F5">
         <v>123158000</v>
       </c>
       <c r="G5">
         <v>503450000</v>
       </c>
       <c r="H5">
         <v>4515420000</v>
       </c>
       <c r="I5">
         <v>2682471000</v>
       </c>
       <c r="J5">
         <v>1832949000</v>
       </c>
       <c r="K5">
         <v>2007190000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-04-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>374267000</v>
       </c>
       <c r="D6">
         <v>1.49</v>
       </c>
       <c r="E6">
         <v>544553000</v>
       </c>
       <c r="F6">
         <v>99923000</v>
       </c>
       <c r="G6">
         <v>444630000</v>
       </c>
       <c r="H6">
         <v>2847225000</v>
       </c>
       <c r="I6">
         <v>2824122000</v>
       </c>
       <c r="J6">
         <v>23103000</v>
       </c>
       <c r="K6">
         <v>896801000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-04-30</t>
         </is>
       </c>
       <c r="B7">
         <v>3036314000</v>
       </c>
       <c r="C7">
         <v>408945000</v>
       </c>
       <c r="D7">
         <v>1.91</v>
       </c>
       <c r="E7">
         <v>552197000</v>
       </c>
       <c r="F7">
         <v>89255000</v>
       </c>
       <c r="G7">
         <v>462942000</v>
       </c>
       <c r="H7">
         <v>2694108000</v>
       </c>
       <c r="I7">
         <v>2754991000</v>
       </c>
       <c r="J7">
         <v>-60883000</v>
       </c>
       <c r="K7">
         <v>1011331000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-04-30</t>
         </is>
       </c>
       <c r="B8">
         <v>3159931000</v>
       </c>
       <c r="C8">
         <v>613149000</v>
       </c>
       <c r="D8">
         <v>2.91</v>
       </c>
       <c r="E8">
         <v>850003000</v>
       </c>
       <c r="F8">
         <v>98583000</v>
       </c>
       <c r="G8">
         <v>751420000</v>
       </c>
       <c r="H8">
         <v>3140949000</v>
       </c>
       <c r="I8">
         <v>2747238000</v>
       </c>
       <c r="J8">
         <v>393711000</v>
       </c>
       <c r="K8">
         <v>1544944000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-04-30</t>
         </is>
       </c>
       <c r="B9">
         <v>3094881000</v>
       </c>
       <c r="C9">
         <v>422509000</v>
       </c>
       <c r="D9">
         <v>2.04</v>
       </c>
       <c r="E9">
         <v>606538000</v>
       </c>
       <c r="F9">
         <v>95490000</v>
       </c>
       <c r="G9">
         <v>511048000</v>
       </c>
       <c r="H9">
         <v>3299945000</v>
       </c>
       <c r="I9">
         <v>2758418000</v>
       </c>
       <c r="J9">
         <v>541527000</v>
       </c>
       <c r="K9">
         <v>1572150000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-04-30</t>
         </is>
       </c>
       <c r="B10">
         <v>2639720000</v>
       </c>
       <c r="C10">
         <v>-7526000</v>
       </c>
       <c r="D10">
         <v>-0.04</v>
       </c>
       <c r="E10">
         <v>108961000</v>
       </c>
       <c r="F10">
         <v>81685000</v>
       </c>
       <c r="G10">
         <v>27276000</v>
       </c>
       <c r="H10">
         <v>5112047000</v>
       </c>
       <c r="I10">
         <v>5041006000</v>
       </c>
       <c r="J10">
         <v>71041000</v>
       </c>
       <c r="K10">
         <v>2661914000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-04-30</t>
         </is>
       </c>
       <c r="B11">
         <v>3413987000</v>
       </c>
       <c r="C11">
         <v>583791000</v>
       </c>
       <c r="D11">
         <v>3.08</v>
       </c>
       <c r="E11">
         <v>625928000</v>
       </c>
       <c r="F11">
         <v>52792000</v>
       </c>
       <c r="G11">
         <v>573136000</v>
       </c>
       <c r="H11">
         <v>3653646000</v>
       </c>
       <c r="I11">
         <v>3301245000</v>
       </c>
       <c r="J11">
         <v>352401000</v>
       </c>
       <c r="K11">
         <v>934251000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
         <v>3463270000</v>
       </c>
       <c r="C12">
         <v>553674000</v>
       </c>
       <c r="D12">
         <v>3.22</v>
       </c>
       <c r="E12">
         <v>808537000</v>
       </c>
       <c r="F12">
         <v>61955000</v>
       </c>
       <c r="G12">
         <v>746582000</v>
       </c>
       <c r="H12">
         <v>3269158000</v>
       </c>
       <c r="I12">
         <v>3057527000</v>
       </c>
       <c r="J12">
         <v>211631000</v>
       </c>
       <c r="K12">
         <v>885015000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
         <v>3472185000</v>
       </c>
       <c r="C13">
         <v>553700000</v>
       </c>
       <c r="D13">
         <v>3.51</v>
       </c>
       <c r="E13">
         <v>821841000</v>
       </c>
       <c r="F13">
         <v>69698000</v>
       </c>
       <c r="G13">
         <v>752143000</v>
       </c>
       <c r="H13">
         <v>3072258000</v>
       </c>
       <c r="I13">
         <v>3040194000</v>
       </c>
       <c r="J13">
         <v>32064000</v>
       </c>
       <c r="K13">
         <v>986975000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
         <v>3610347000</v>
       </c>
       <c r="C14">
         <v>595317000</v>
       </c>
       <c r="D14">
         <v>4.12</v>
       </c>
       <c r="E14">
         <v>720860000</v>
       </c>
       <c r="F14">
         <v>63678000</v>
       </c>
       <c r="G14">
         <v>657182000</v>
       </c>
       <c r="H14">
         <v>3218810000</v>
       </c>
       <c r="I14">
         <v>3128216000</v>
       </c>
       <c r="J14">
         <v>90594000</v>
       </c>
       <c r="K14">
         <v>1053326000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
         <v>3760995000</v>
       </c>
       <c r="C15">
         <v>605773000</v>
       </c>
       <c r="D15">
         <v>4.39</v>
       </c>
       <c r="E15">
         <v>680883000</v>
       </c>
       <c r="F15">
         <v>82034000</v>
       </c>
       <c r="G15">
         <v>598849000</v>
       </c>
       <c r="H15">
         <v>3263898000</v>
       </c>
       <c r="I15">
         <v>3175002000</v>
       </c>
       <c r="J15">
         <v>88896000</v>
       </c>
       <c r="K15">
         <v>983277000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
         <v>3945392000</v>
       </c>
       <c r="C16">
         <v>733596000</v>
       </c>
       <c r="D16">
         <v>5.66</v>
       </c>
       <c r="E16">
         <v>838695000</v>
       </c>
       <c r="F16">
         <v>82614000</v>
       </c>
       <c r="G16">
         <v>756081000</v>
       </c>
       <c r="H16">
         <v>3256351000</v>
       </c>
       <c r="I16">
         <v>3138863000</v>
       </c>
       <c r="J16">
         <v>117488000</v>
       </c>
       <c r="K16">
         <v>958706000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">H&amp;R Block, Inc.</t>
+          <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T03:05:45.135Z</t>
+          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>