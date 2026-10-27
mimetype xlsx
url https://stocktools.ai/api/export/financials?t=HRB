--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -168,51 +168,51 @@
       <c r="F2">
         <v>82457000</v>
       </c>
       <c r="G2">
         <v>279592000</v>
       </c>
       <c r="H2">
         <v>4649567000</v>
       </c>
       <c r="I2">
         <v>3323675000</v>
       </c>
       <c r="J2">
         <v>1325892000</v>
       </c>
       <c r="K2">
         <v>1944334000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -268,51 +268,51 @@
       <c r="F3">
         <v>113239000</v>
       </c>
       <c r="G3">
         <v>383869000</v>
       </c>
       <c r="H3">
         <v>4537779000</v>
       </c>
       <c r="I3">
         <v>3274232000</v>
       </c>
       <c r="J3">
         <v>1263547000</v>
       </c>
       <c r="K3">
         <v>1747584000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -368,51 +368,51 @@
       <c r="F4">
         <v>147011000</v>
       </c>
       <c r="G4">
         <v>662570000</v>
       </c>
       <c r="H4">
         <v>4693529000</v>
       </c>
       <c r="I4">
         <v>3136980000</v>
       </c>
       <c r="J4">
         <v>1556549000</v>
       </c>
       <c r="K4">
         <v>2185307000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -468,51 +468,51 @@
       <c r="F5">
         <v>123158000</v>
       </c>
       <c r="G5">
         <v>503450000</v>
       </c>
       <c r="H5">
         <v>4515420000</v>
       </c>
       <c r="I5">
         <v>2682471000</v>
       </c>
       <c r="J5">
         <v>1832949000</v>
       </c>
       <c r="K5">
         <v>2007190000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -568,51 +568,51 @@
       <c r="F6">
         <v>99923000</v>
       </c>
       <c r="G6">
         <v>444630000</v>
       </c>
       <c r="H6">
         <v>2847225000</v>
       </c>
       <c r="I6">
         <v>2824122000</v>
       </c>
       <c r="J6">
         <v>23103000</v>
       </c>
       <c r="K6">
         <v>896801000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -670,51 +670,51 @@
       <c r="F7">
         <v>89255000</v>
       </c>
       <c r="G7">
         <v>462942000</v>
       </c>
       <c r="H7">
         <v>2694108000</v>
       </c>
       <c r="I7">
         <v>2754991000</v>
       </c>
       <c r="J7">
         <v>-60883000</v>
       </c>
       <c r="K7">
         <v>1011331000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -772,51 +772,51 @@
       <c r="F8">
         <v>98583000</v>
       </c>
       <c r="G8">
         <v>751420000</v>
       </c>
       <c r="H8">
         <v>3140949000</v>
       </c>
       <c r="I8">
         <v>2747238000</v>
       </c>
       <c r="J8">
         <v>393711000</v>
       </c>
       <c r="K8">
         <v>1544944000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -874,51 +874,51 @@
       <c r="F9">
         <v>95490000</v>
       </c>
       <c r="G9">
         <v>511048000</v>
       </c>
       <c r="H9">
         <v>3299945000</v>
       </c>
       <c r="I9">
         <v>2758418000</v>
       </c>
       <c r="J9">
         <v>541527000</v>
       </c>
       <c r="K9">
         <v>1572150000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -976,51 +976,51 @@
       <c r="F10">
         <v>81685000</v>
       </c>
       <c r="G10">
         <v>27276000</v>
       </c>
       <c r="H10">
         <v>5112047000</v>
       </c>
       <c r="I10">
         <v>5041006000</v>
       </c>
       <c r="J10">
         <v>71041000</v>
       </c>
       <c r="K10">
         <v>2661914000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1078,51 +1078,51 @@
       <c r="F11">
         <v>52792000</v>
       </c>
       <c r="G11">
         <v>573136000</v>
       </c>
       <c r="H11">
         <v>3653646000</v>
       </c>
       <c r="I11">
         <v>3301245000</v>
       </c>
       <c r="J11">
         <v>352401000</v>
       </c>
       <c r="K11">
         <v>934251000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1180,51 +1180,51 @@
       <c r="F12">
         <v>61955000</v>
       </c>
       <c r="G12">
         <v>746582000</v>
       </c>
       <c r="H12">
         <v>3269158000</v>
       </c>
       <c r="I12">
         <v>3057527000</v>
       </c>
       <c r="J12">
         <v>211631000</v>
       </c>
       <c r="K12">
         <v>885015000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1282,51 +1282,51 @@
       <c r="F13">
         <v>69698000</v>
       </c>
       <c r="G13">
         <v>752143000</v>
       </c>
       <c r="H13">
         <v>3072258000</v>
       </c>
       <c r="I13">
         <v>3040194000</v>
       </c>
       <c r="J13">
         <v>32064000</v>
       </c>
       <c r="K13">
         <v>986975000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1384,51 +1384,51 @@
       <c r="F14">
         <v>63678000</v>
       </c>
       <c r="G14">
         <v>657182000</v>
       </c>
       <c r="H14">
         <v>3218810000</v>
       </c>
       <c r="I14">
         <v>3128216000</v>
       </c>
       <c r="J14">
         <v>90594000</v>
       </c>
       <c r="K14">
         <v>1053326000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1486,51 +1486,51 @@
       <c r="F15">
         <v>82034000</v>
       </c>
       <c r="G15">
         <v>598849000</v>
       </c>
       <c r="H15">
         <v>3263898000</v>
       </c>
       <c r="I15">
         <v>3175002000</v>
       </c>
       <c r="J15">
         <v>88896000</v>
       </c>
       <c r="K15">
         <v>983277000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1588,51 +1588,51 @@
       <c r="F16">
         <v>82614000</v>
       </c>
       <c r="G16">
         <v>756081000</v>
       </c>
       <c r="H16">
         <v>3256351000</v>
       </c>
       <c r="I16">
         <v>3138863000</v>
       </c>
       <c r="J16">
         <v>117488000</v>
       </c>
       <c r="K16">
         <v>958706000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">H&amp;R BLOCK INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T10:43:26.881Z</t>
+          <t xml:space="preserve">2026-10-27T13:42:17.769Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012659</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>